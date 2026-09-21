--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:17:44</t>
+    <t>Актуальность прайса на: 2026-09-21 13:14:37</t>
   </si>
   <si>
     <t>Декор, интерьер, иск.цветы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -91,60 +91,84 @@
   <si>
     <t>0039293</t>
   </si>
   <si>
     <t>Пленка ВИТРАЖ самокл.0.45*2м 104321</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72371/</t>
   </si>
   <si>
     <t>0039295</t>
   </si>
   <si>
     <t>Пленка ВИТРАЖ самокл.0.45*2м 104324</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72373/</t>
   </si>
   <si>
-    <t>0007342</t>
-[...8 lines deleted...]
-    <t>https://spbtovar.ru/80579/</t>
+    <t>0047501</t>
+  </si>
+  <si>
+    <t>Скатерть 110*150 ДЕ-Люкс</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/87/09/80987/images/88693/88693.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/80987/</t>
+  </si>
+  <si>
+    <t>0000264</t>
+  </si>
+  <si>
+    <t>Скатерть RUNIS полиэтилен 110*140</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/78/05/80578/images/87727/87727.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/80578/</t>
+  </si>
+  <si>
+    <t>0047114</t>
+  </si>
+  <si>
+    <t>Скатерть RUNIS полиэтилен 120*220см</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/82/05/80582/images/87728/87728.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/80582/</t>
   </si>
   <si>
     <t>0040616</t>
   </si>
   <si>
     <t>Цветы суккуленты 7*7*13см 501-548</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/52/37/73752/images/76331/76331.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73752/</t>
   </si>
   <si>
     <t>0042734</t>
   </si>
   <si>
     <t>Шторы-плиссе Skandi 60*160 БЕЛЫЕ043</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/87/58/75887/images/80204/80204.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/75887/</t>
   </si>
@@ -331,51 +355,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220.96x9610.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73374.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88693.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87727.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80204.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80208.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80216.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220.96x9612.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_87417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -436,237 +460,297 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_95860" descr=""/>
+        <xdr:cNvPr id="4" name="product_96270" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_89017" descr=""/>
+        <xdr:cNvPr id="5" name="product_95859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_91153" descr=""/>
+        <xdr:cNvPr id="6" name="product_95863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_91154" descr=""/>
+        <xdr:cNvPr id="7" name="product_89017" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_91155" descr=""/>
+        <xdr:cNvPr id="8" name="product_91153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_91156" descr=""/>
+        <xdr:cNvPr id="9" name="product_91154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_91157" descr=""/>
+        <xdr:cNvPr id="10" name="product_91155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="product_91156" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_91157" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -925,59 +1009,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/21/72158/images/73374/73374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72158/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72371/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/05/80579/images/87726/87726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80579/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/37/73752/images/76331/76331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73752/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/58/75887/images/80204/80204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75887/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/58/75888/images/80208/80208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75888/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/58/75889/images/80216/80216.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75889/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/58/75890/images/80212/80212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75890/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/58/75891/images/80220/80220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75891/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/21/72158/images/73374/73374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72158/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72371/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72373/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/09/80987/images/88693/88693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80987/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/05/80578/images/87727/87727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80578/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/05/80582/images/87728/87728.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80582/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/37/73752/images/76331/76331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73752/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/58/75887/images/80204/80204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75887/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/58/75888/images/80208/80208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75888/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/58/75889/images/80216/80216.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75889/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/58/75890/images/80212/80212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75890/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/58/75891/images/80220/80220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75891/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -1102,255 +1186,311 @@
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>69</v>
+        <v>150</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
-        <v>171</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
-        <v>182</v>
+        <v>45</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>199</v>
+        <v>171</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>265</v>
+        <v>199</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="14">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="11">
-        <v>265</v>
+        <v>199</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
-      <c r="G18" t="s">
+    <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A18" s="14">
+        <v>11</v>
+      </c>
+      <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="H18">
-        <f>SUM(H6:H17)</f>
+      <c r="C18" s="6"/>
+      <c r="D18" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="11">
+        <v>265</v>
+      </c>
+      <c r="H18" s="6"/>
+      <c r="I18" s="11">
+        <f>G18*H18</f>
         <v>0</v>
       </c>
-      <c r="I18">
-        <f>SUM(I6:I17)</f>
+    </row>
+    <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A19" s="14">
+        <v>12</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="6"/>
+      <c r="D19" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="11">
+        <v>265</v>
+      </c>
+      <c r="H19" s="6"/>
+      <c r="I19" s="11">
+        <f>G19*H19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="G20" t="s">
+        <v>61</v>
+      </c>
+      <c r="H20">
+        <f>SUM(H6:H19)</f>
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <f>SUM(I6:I19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="E18" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="F18" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="E19" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="F19" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>