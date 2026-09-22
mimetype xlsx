--- v0 (2026-07-10)
+++ v1 (2026-09-22)
@@ -15,59 +15,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:17:56</t>
+    <t>Актуальность прайса на: 2026-09-22 14:37:10</t>
   </si>
   <si>
     <t>Носки, колготки, шапки, перчатки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -128,108 +128,84 @@
   <si>
     <t>0036535</t>
   </si>
   <si>
     <t>Носки детские укороч.16-22рр019-062</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/85/93/69385/images/69082/69082.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/69385/</t>
   </si>
   <si>
     <t>0036702</t>
   </si>
   <si>
     <t>Носки женские р.23-25 312-339</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/69/95/69569/images/69420/69420.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/69569/</t>
   </si>
   <si>
-    <t>0036499</t>
-[...10 lines deleted...]
-  <si>
     <t>0047799</t>
   </si>
   <si>
     <t>Плед флис 100*130см серый Provance</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/07/13/81307/images/89328/89328.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81307/</t>
   </si>
   <si>
     <t>0046114</t>
   </si>
   <si>
     <t>Шапка Ушанка Непромокаемая Fishbone</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/80/94/79480/images/85966/85966.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79480/</t>
   </si>
   <si>
     <t>0044476</t>
   </si>
   <si>
     <t>Шапка шерсть+флис Камуфляж СВЕТЛЫЙ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/22/77/77722/images/82918/82918.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77722/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://spbtovar.ru/77721/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -344,51 +320,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69420.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966.96x969.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921.96x9611.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69116.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69420.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918.96x969.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_89048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -539,177 +515,117 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_84573" descr=""/>
+        <xdr:cNvPr id="7" name="product_96592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_96592" descr=""/>
+        <xdr:cNvPr id="8" name="product_94758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_94758" descr=""/>
+        <xdr:cNvPr id="9" name="product_92994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -968,59 +884,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/37/73783/images/76479/76479.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/balaklava-flisovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/94/79479/images/85961/85961.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79479/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/93/69389/images/69116/69116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69389/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/93/69387/images/69089/69089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69387/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/93/69385/images/69082/69082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69385/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/95/69569/images/69420/69420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69569/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/93/69324/images/68952/68952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69324/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/13/81307/images/89328/89328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81307/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/94/79480/images/85966/85966.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79480/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/77/77722/images/82918/82918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77722/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/77/77721/images/82921/82921.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77721/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/37/73783/images/76479/76479.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/balaklava-flisovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/94/79479/images/85961/85961.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79479/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/93/69389/images/69116/69116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69389/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/93/69387/images/69089/69089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69387/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/93/69385/images/69082/69082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69385/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/95/69569/images/69420/69420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69569/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/13/81307/images/89328/89328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81307/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/94/79480/images/85966/85966.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79480/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/77/77722/images/82918/82918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77722/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -1223,205 +1139,149 @@
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>46</v>
+        <v>199</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>199</v>
+        <v>560</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>560</v>
+        <v>210</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B17" s="7" t="s">
+    <row r="17" spans="1:9">
+      <c r="G17" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="6"/>
-[...14 lines deleted...]
-        <f>G17*H17</f>
+      <c r="H17">
+        <f>SUM(H6:H16)</f>
         <v>0</v>
       </c>
-    </row>
-[...35 lines deleted...]
-        <f>SUM(I6:I18)</f>
+      <c r="I17">
+        <f>SUM(I6:I16)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="E17" r:id="rId_hyperlink_20"/>
-[...2 lines deleted...]
-    <hyperlink ref="F18" r:id="rId_hyperlink_23"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>