--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:13:19</t>
+    <t>Актуальность прайса на: 2026-09-21 13:22:18</t>
   </si>
   <si>
     <t>Новый год</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>