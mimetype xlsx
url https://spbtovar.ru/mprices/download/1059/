--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -15,187 +15,151 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 11:10:18</t>
+    <t>Актуальность прайса на: 2026-09-21 11:28:00</t>
   </si>
   <si>
     <t>Новый год-пакеты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>0047738</t>
-[...10 lines deleted...]
-  <si>
     <t>0047737</t>
   </si>
   <si>
     <t>Пакет 15*22 Мишка+Мед ЗИП-ЛОК 5726</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/43/12/81243/images/89197/89197.750x0.png</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81243/</t>
   </si>
   <si>
     <t>0047736</t>
   </si>
   <si>
     <t>Пакет 16*27см С УШКАМИ 7401</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/42/12/81242/images/89215/89215.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81242/</t>
   </si>
   <si>
-    <t>0044020</t>
-[...10 lines deleted...]
-  <si>
     <t>0046069</t>
   </si>
   <si>
     <t>Пакет 20*33см С Ушками 007435</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/31/94/79431/images/85877/85877.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79431/</t>
   </si>
   <si>
     <t>0043999</t>
   </si>
   <si>
     <t>Пакет 28*35 Зимушка 7822</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/42/72/77242/images/82393/82393.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77242/</t>
   </si>
   <si>
     <t>0047735</t>
   </si>
   <si>
     <t>Пакет 28*35 Потеха 7117</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/41/12/81241/images/89195/89195.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81241/</t>
   </si>
   <si>
-    <t>0047743</t>
-[...10 lines deleted...]
-  <si>
     <t>0040211</t>
   </si>
   <si>
     <t>Пакет 30*40 Зимняя дорога 7882</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/24/33/73324/images/75614/75614.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73324/</t>
   </si>
   <si>
     <t>0047744</t>
   </si>
   <si>
     <t>Пакет 30*40 Свидание 7843</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/50/12/81250/images/89204/89204.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81250/</t>
   </si>
   <si>
     <t>0047746</t>
@@ -330,62 +294,50 @@
     <t>https://spbtovar.ru/73310/</t>
   </si>
   <si>
     <t>0046074</t>
   </si>
   <si>
     <t>Пакет 38*42 Доставка чудес 7111</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/36/94/79436/images/85868/85868.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79436/</t>
   </si>
   <si>
     <t>0046076</t>
   </si>
   <si>
     <t>Пакет 38*42 Магия праздник 7687</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/38/94/79438/images/85870/85870.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79438/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://spbtovar.ru/77246/</t>
   </si>
   <si>
     <t>0044012</t>
   </si>
   <si>
     <t>Пакет 38*43 Волшебный момент 7697</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/55/72/77255/images/82406/82406.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77255/</t>
   </si>
   <si>
     <t>0047753</t>
   </si>
   <si>
     <t>Пакет 38*45 Дуэт Глянец 7030</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/59/12/81259/images/89213/89213.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81259/</t>
   </si>
@@ -668,1182 +620,1062 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89198.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89197.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82380.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85877.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75614.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89206.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89210.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89212.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75486.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89209.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89194.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85868.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82397.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89193.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75588.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85875.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86586.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590.96x9638.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89197.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85877.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75614.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89206.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89210.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89212.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75486.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89209.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89194.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85867.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85868.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89193.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89191.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75631.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75588.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85875.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86586.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86587.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86590.96x9634.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_96527" descr=""/>
+        <xdr:cNvPr id="1" name="product_96526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_96526" descr=""/>
+        <xdr:cNvPr id="2" name="product_96525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_96525" descr=""/>
+        <xdr:cNvPr id="3" name="product_94708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_92534" descr=""/>
+        <xdr:cNvPr id="4" name="product_92513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_94708" descr=""/>
+        <xdr:cNvPr id="5" name="product_96524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_92513" descr=""/>
+        <xdr:cNvPr id="6" name="product_88586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_96524" descr=""/>
+        <xdr:cNvPr id="7" name="product_96533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_96532" descr=""/>
+        <xdr:cNvPr id="8" name="product_96535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_88586" descr=""/>
+        <xdr:cNvPr id="9" name="product_96539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_96533" descr=""/>
+        <xdr:cNvPr id="10" name="product_88514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_96535" descr=""/>
+        <xdr:cNvPr id="11" name="product_96536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_96539" descr=""/>
+        <xdr:cNvPr id="12" name="product_96540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_88514" descr=""/>
+        <xdr:cNvPr id="13" name="product_96541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_96536" descr=""/>
+        <xdr:cNvPr id="14" name="product_88520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_96540" descr=""/>
+        <xdr:cNvPr id="15" name="product_96538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_96541" descr=""/>
+        <xdr:cNvPr id="16" name="product_96523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_88520" descr=""/>
+        <xdr:cNvPr id="17" name="product_94712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_96538" descr=""/>
+        <xdr:cNvPr id="18" name="product_88570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_96523" descr=""/>
+        <xdr:cNvPr id="19" name="product_94713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_94712" descr=""/>
+        <xdr:cNvPr id="20" name="product_94715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_88570" descr=""/>
+        <xdr:cNvPr id="21" name="product_92526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_94713" descr=""/>
+        <xdr:cNvPr id="22" name="product_96542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_94715" descr=""/>
+        <xdr:cNvPr id="23" name="product_96543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_92517" descr=""/>
+        <xdr:cNvPr id="24" name="product_96544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_92526" descr=""/>
+        <xdr:cNvPr id="25" name="product_96545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_96542" descr=""/>
+        <xdr:cNvPr id="26" name="product_88574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_96543" descr=""/>
+        <xdr:cNvPr id="27" name="product_92550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_96544" descr=""/>
+        <xdr:cNvPr id="28" name="product_88593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_96545" descr=""/>
+        <xdr:cNvPr id="29" name="product_92551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_88574" descr=""/>
+        <xdr:cNvPr id="30" name="product_94723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_92550" descr=""/>
+        <xdr:cNvPr id="31" name="product_95001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_88593" descr=""/>
+        <xdr:cNvPr id="32" name="product_95002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_92551" descr=""/>
+        <xdr:cNvPr id="33" name="product_95003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_94723" descr=""/>
+        <xdr:cNvPr id="34" name="product_95004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2102,59 +1934,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/12/81244/images/89198/89198.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81244/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/12/81243/images/89197/89197.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81243/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/12/81242/images/89215/89215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81242/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/72/77263/images/82380/82380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77263/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/94/79431/images/85877/85877.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79431/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/72/77242/images/82393/82393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77242/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/12/81241/images/89195/89195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81241/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/12/81249/images/89203/89203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81249/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/33/73324/images/75614/75614.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73324/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/12/81250/images/89204/89204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81250/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/12/81252/images/89206/89206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81252/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/12/81256/images/89210/89210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81256/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/32/73254/images/75492/75492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73254/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/12/81253/images/89207/89207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81253/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/12/81257/images/89211/89211.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81257/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/12/81258/images/89212/89212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81258/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/32/73260/images/75486/75486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73260/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/12/81255/images/89209/89209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81255/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/12/81240/images/89194/89194.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81240/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/94/79435/images/85867/85867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79435/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/33/73310/images/75627/75627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73310/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/94/79436/images/85868/85868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79436/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/94/79438/images/85870/85870.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79438/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/72/77246/images/82397/82397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77246/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/72/77255/images/82406/82406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77255/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/12/81259/images/89213/89213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81259/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/12/81260/images/89193/89193.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81260/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/12/81261/images/89192/89192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81261/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/62/12/81262/images/89191/89191.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81262/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/33/73314/images/75631/75631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73314/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/72/77279/images/82365/82365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77279/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/33/73331/images/75588/75588.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73331/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/72/77280/images/82366/82366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77280/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/94/79445/images/85875/85875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79445/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/97/79722/images/86586/86586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73337-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/97/79723/images/86587/86587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73339-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/97/79724/images/86588/86588.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73340-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/97/79725/images/86590/86590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73341-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/12/81243/images/89197/89197.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81243/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/12/81242/images/89215/89215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81242/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/94/79431/images/85877/85877.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79431/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/72/77242/images/82393/82393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77242/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/12/81241/images/89195/89195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81241/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/33/73324/images/75614/75614.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73324/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/12/81250/images/89204/89204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81250/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/12/81252/images/89206/89206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81252/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/12/81256/images/89210/89210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81256/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/32/73254/images/75492/75492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73254/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/12/81253/images/89207/89207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81253/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/12/81257/images/89211/89211.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81257/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/12/81258/images/89212/89212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81258/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/32/73260/images/75486/75486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73260/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/12/81255/images/89209/89209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81255/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/12/81240/images/89194/89194.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81240/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/94/79435/images/85867/85867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79435/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/33/73310/images/75627/75627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73310/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/94/79436/images/85868/85868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79436/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/94/79438/images/85870/85870.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79438/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/72/77255/images/82406/82406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77255/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/12/81259/images/89213/89213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81259/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/12/81260/images/89193/89193.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81260/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/12/81261/images/89192/89192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81261/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/62/12/81262/images/89191/89191.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81262/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/33/73314/images/75631/75631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73314/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/72/77279/images/82365/82365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77279/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/33/73331/images/75588/75588.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73331/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/72/77280/images/82366/82366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77280/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/94/79445/images/85875/85875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79445/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/97/79722/images/86586/86586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73337-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/97/79723/images/86587/86587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73339-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/97/79724/images/86588/86588.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73340-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/97/79725/images/86590/86590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73341-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -2227,103 +2059,103 @@
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="11">
         <f>G8*H8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="14">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="11">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="11">
         <f>G9*H9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="14">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="11">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
@@ -2331,155 +2163,155 @@
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="14">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="11">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="14">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="11">
@@ -2513,718 +2345,614 @@
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="14">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="17" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="11">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="14">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="14">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="17" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="11">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="14">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>76</v>
       </c>
       <c r="G23" s="11">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="11">
         <f>G23*H23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="14">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="17" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="14">
         <v>18</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="17" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="11">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="14">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>88</v>
       </c>
       <c r="G26" s="11">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="11">
         <f>G26*H26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="14">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="17" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="11">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="11">
         <f>G27*H27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="14">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="17" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>95</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="11">
         <f>G28*H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="14">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="17" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="11">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="11">
         <f>G29*H29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="14">
         <v>23</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="17" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="11">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="11">
         <f>G30*H30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="14">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="11">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="11">
         <f>G31*H31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="14">
         <v>25</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="17" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="11">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="11">
         <f>G32*H32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="14">
         <v>26</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="17" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="11">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="11">
         <f>G33*H33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="14">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="17" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="11">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="11">
         <f>G34*H34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="14">
         <v>28</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="17" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="11">
         <f>G35*H35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="14">
         <v>29</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="17" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>128</v>
       </c>
       <c r="G36" s="11">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="11">
         <f>G36*H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="14">
         <v>30</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="17" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="11">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="11">
         <f>G37*H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="14">
         <v>31</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="17" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G38" s="11">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="11">
         <f>G38*H38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="14">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="17" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="11">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="11">
         <f>G39*H39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="14">
         <v>33</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="17" t="s">
         <v>142</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="11">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="11">
         <f>G40*H40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="14">
         <v>34</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="17" t="s">
         <v>146</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>148</v>
       </c>
       <c r="G41" s="11">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="11">
         <f>G41*H41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B42" s="7" t="s">
+    <row r="42" spans="1:9">
+      <c r="G42" t="s">
         <v>149</v>
       </c>
-      <c r="C42" s="6"/>
-[...105 lines deleted...]
-        <f>SUM(I6:I45)</f>
+      <c r="H42">
+        <f>SUM(H6:H41)</f>
+        <v>0</v>
+      </c>
+      <c r="I42">
+        <f>SUM(I6:I41)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
@@ -3260,58 +2988,50 @@
     <hyperlink ref="F29" r:id="rId_hyperlink_45"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_47"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_49"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_50"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_51"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_53"/>
     <hyperlink ref="E34" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_55"/>
     <hyperlink ref="E35" r:id="rId_hyperlink_56"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_57"/>
     <hyperlink ref="E36" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_59"/>
     <hyperlink ref="E37" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_61"/>
     <hyperlink ref="E38" r:id="rId_hyperlink_62"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_63"/>
     <hyperlink ref="E39" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_65"/>
     <hyperlink ref="E40" r:id="rId_hyperlink_66"/>
     <hyperlink ref="F40" r:id="rId_hyperlink_67"/>
     <hyperlink ref="E41" r:id="rId_hyperlink_68"/>
     <hyperlink ref="F41" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="E42" r:id="rId_hyperlink_70"/>
-[...6 lines deleted...]
-    <hyperlink ref="F45" r:id="rId_hyperlink_77"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>