--- v0 (2026-07-10)
+++ v1 (2026-09-22)
@@ -14,317 +14,269 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/</t>
-[...2 lines deleted...]
-    <t>Актуальность прайса на: 2026-07-10 12:12:24</t>
+    <t>https://xn--80adagfab6euaq6dwbg.xn--p1ai/</t>
+  </si>
+  <si>
+    <t>Актуальность прайса на: 2026-09-22 14:18:53</t>
   </si>
   <si>
     <t>Товары для животных</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>0046194</t>
-[...10 lines deleted...]
-  <si>
     <t>0046195</t>
   </si>
   <si>
     <t>Игрушка д/кошек набор 3шт 273-194</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/98/95/79598/images/86296/86296.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/79598/</t>
+    <t>http://spbtovar.ru/79598/</t>
   </si>
   <si>
     <t>0046196</t>
   </si>
   <si>
     <t>Игрушка д/кошек набор 3шт 273-196</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/99/95/79599/images/86297/86297.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/79599/</t>
+    <t>http://spbtovar.ru/79599/</t>
   </si>
   <si>
     <t>0046198</t>
   </si>
   <si>
     <t>Игрушка д/кошек набор 5шт 273-200</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/01/96/79601/images/86301/86301.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/79601/</t>
+    <t>http://spbtovar.ru/79601/</t>
   </si>
   <si>
     <t>0046203</t>
   </si>
   <si>
     <t>Игрушка д/кошек с мятой 273-279</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/06/96/79606/images/86099/86099.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/79606/</t>
-[...11 lines deleted...]
-    <t>https://spbtovar.ru/79603/</t>
+    <t>http://spbtovar.ru/79606/</t>
   </si>
   <si>
     <t>0048345</t>
   </si>
   <si>
     <t>Кошачья мята 6*6см 273-431</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/16/19/81916/images/90412/90412.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/81916/</t>
+    <t>http://spbtovar.ru/81916/</t>
   </si>
   <si>
     <t>0040073</t>
   </si>
   <si>
     <t>Леденец для кошек</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/81/31/73181/images/75386/75386.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/73181/</t>
-[...11 lines deleted...]
-    <t>https://spbtovar.ru/78526/</t>
+    <t>http://spbtovar.ru/73181/</t>
   </si>
   <si>
     <t>0008615</t>
   </si>
   <si>
     <t>Миска д/животных двойная М-3941</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/55/99/29955/images/29182/29182.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/miska-dzhivotnyh-dvojnaja-m-3941/</t>
-[...11 lines deleted...]
-    <t>https://spbtovar.ru/78827/</t>
+    <t>http://spbtovar.ru/miska-dzhivotnyh-dvojnaja-m-3941/</t>
   </si>
   <si>
     <t>0047795</t>
   </si>
   <si>
     <t>Пеленка-туалет гелевая 60*40 10шт</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/03/13/81303/images/89262/89262.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/81303/</t>
+    <t>http://spbtovar.ru/81303/</t>
   </si>
   <si>
     <t>0008617</t>
   </si>
   <si>
     <t>Совок д/кошачьего туалета М-3942</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/61/99/29961/images/80348/80348.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/sovok-dkoshachego-tualeta-m-3942/</t>
+    <t>http://spbtovar.ru/sovok-dkoshachego-tualeta-m-3942/</t>
   </si>
   <si>
     <t>0040854</t>
   </si>
   <si>
     <t>Трава д/кошек 20гр витамины д/живот</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/80/39/73980/images/77594/77594.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/73980/</t>
+    <t>http://spbtovar.ru/73980/</t>
   </si>
   <si>
     <t>0040855</t>
   </si>
   <si>
     <t>Трава д/кошек Скакун 20гр</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/81/39/73981/images/77592/77592.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/73981/</t>
+    <t>http://spbtovar.ru/73981/</t>
   </si>
   <si>
     <t>0040857</t>
   </si>
   <si>
     <t>Трава д/собак Дружок 10гр</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/83/39/73983/images/77602/77602.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/73983/</t>
+    <t>http://spbtovar.ru/73983/</t>
   </si>
   <si>
     <t>0041802</t>
   </si>
   <si>
     <t>Трава для кошек с Пшеницей</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/38/49/74938/images/78970/78970.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/74938/</t>
+    <t>http://spbtovar.ru/74938/</t>
   </si>
   <si>
     <t>0035028</t>
   </si>
   <si>
     <t>Щетка д/домашних животных KH-3348</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/08/78/67808/images/64507/64507.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/67808/</t>
+    <t>http://spbtovar.ru/67808/</t>
   </si>
   <si>
     <t>0045462</t>
   </si>
   <si>
     <t>Щетка статическая KH-4173</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/24/88/78824/images/85093/85093.750x0.jpg</t>
   </si>
   <si>
-    <t>https://spbtovar.ru/78824/</t>
+    <t>http://spbtovar.ru/78824/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -439,612 +391,492 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86310.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86296.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86301.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86210.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84347.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89262.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80348.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77592.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78970.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093.96x9619.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86296.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86297.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86301.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89262.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80348.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77594.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77592.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78970.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093.96x9615.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_94876" descr=""/>
+        <xdr:cNvPr id="1" name="product_94877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_94877" descr=""/>
+        <xdr:cNvPr id="2" name="product_94878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_94878" descr=""/>
+        <xdr:cNvPr id="3" name="product_94880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_94880" descr=""/>
+        <xdr:cNvPr id="4" name="product_94885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_94885" descr=""/>
+        <xdr:cNvPr id="5" name="product_97205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_94882" descr=""/>
+        <xdr:cNvPr id="6" name="product_88441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_97205" descr=""/>
+        <xdr:cNvPr id="7" name="product_49982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_88441" descr=""/>
+        <xdr:cNvPr id="8" name="product_96588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_93798" descr=""/>
+        <xdr:cNvPr id="9" name="product_49988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_49982" descr=""/>
+        <xdr:cNvPr id="10" name="product_89245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_94099" descr=""/>
+        <xdr:cNvPr id="11" name="product_89246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_96588" descr=""/>
+        <xdr:cNvPr id="12" name="product_89248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_49988" descr=""/>
+        <xdr:cNvPr id="13" name="product_90203" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_89245" descr=""/>
+        <xdr:cNvPr id="14" name="product_83056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_89246" descr=""/>
+        <xdr:cNvPr id="15" name="product_94096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1303,59 +1135,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/95/79597/images/86310/86310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79597/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/95/79598/images/86296/86296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79598/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/95/79599/images/86297/86297.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79599/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/96/79601/images/86301/86301.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79601/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/96/79606/images/86099/86099.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79606/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/96/79603/images/86210/86210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79603/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/19/81916/images/90412/90412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81916/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/31/73181/images/75386/75386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73181/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/85/78526/images/84347/84347.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78526/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/99/29955/images/29182/29182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/miska-dzhivotnyh-dvojnaja-m-3941/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/88/78827/images/85084/85084.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78827/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/13/81303/images/89262/89262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81303/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/99/29961/images/80348/80348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/sovok-dkoshachego-tualeta-m-3942/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/39/73980/images/77594/77594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73980/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/39/73981/images/77592/77592.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73981/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/39/73983/images/77602/77602.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73983/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/49/74938/images/78970/78970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/74938/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/78/67808/images/64507/64507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/88/78824/images/85093/85093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78824/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80adagfab6euaq6dwbg.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/95/79598/images/86296/86296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/79598/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/95/79599/images/86297/86297.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/79599/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/96/79601/images/86301/86301.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/79601/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/96/79606/images/86099/86099.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/79606/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/19/81916/images/90412/90412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/81916/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/31/73181/images/75386/75386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/73181/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/99/29955/images/29182/29182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/miska-dzhivotnyh-dvojnaja-m-3941/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/13/81303/images/89262/89262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/81303/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/99/29961/images/80348/80348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/sovok-dkoshachego-tualeta-m-3942/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/39/73980/images/77594/77594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/73980/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/39/73981/images/77592/77592.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/73981/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/39/73983/images/77602/77602.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/73983/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/49/74938/images/78970/78970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/74938/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/78/67808/images/64507/64507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/88/78824/images/85093/85093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spbtovar.ru/78824/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -1402,618 +1234,506 @@
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="14">
         <v>1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="11">
-        <v>78.5</v>
+        <v>82</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="11">
         <f>G8*H8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="14">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="11">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="11">
         <f>G9*H9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="14">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="11">
-        <v>85</v>
+        <v>131</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>131</v>
+        <v>102</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
-        <v>102</v>
+        <v>72</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
-        <v>202</v>
+        <v>140</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="14">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="11">
-        <v>130</v>
+        <v>21.5</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="14">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="11">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="11">
         <f>G18*H18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="14">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="11">
-        <v>160</v>
+        <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="14">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="17" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="11">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="14">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="11">
-        <v>21.5</v>
+        <v>97</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="14">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="17" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="11">
-        <v>18</v>
+        <v>199</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B23" s="7" t="s">
+    <row r="23" spans="1:9">
+      <c r="G23" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="6"/>
-[...14 lines deleted...]
-        <f>G23*H23</f>
+      <c r="H23">
+        <f>SUM(H6:H22)</f>
         <v>0</v>
       </c>
-    </row>
-[...87 lines deleted...]
-        <f>SUM(I6:I26)</f>
+      <c r="I23">
+        <f>SUM(I6:I22)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_23"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_25"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_27"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_29"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="E23" r:id="rId_hyperlink_32"/>
-[...6 lines deleted...]
-    <hyperlink ref="F26" r:id="rId_hyperlink_39"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://spbtovar.ru/</dc:creator>
+  <dc:creator>https://xn--80adagfab6euaq6dwbg.xn--p1ai/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://spbtovar.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://xn--80adagfab6euaq6dwbg.xn--p1ai/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>