--- v0 (2026-07-10)
+++ v1 (2026-09-22)
@@ -16,139 +16,115 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="686">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="626">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:09:51</t>
+    <t>Актуальность прайса на: 2026-09-22 14:36:18</t>
   </si>
   <si>
     <t>Обувные товары, товары для замши и кожи.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>0047928</t>
   </si>
   <si>
     <t>CHIST краска д/замш.нуб.250мл ЧЁРН</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/41/14/81441/images/89528/89528.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81441/</t>
   </si>
   <si>
-    <t>0047929</t>
-[...10 lines deleted...]
-  <si>
     <t>0047926</t>
   </si>
   <si>
     <t>CHIST крем-краска банка с губ.ЧЁРН</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/39/14/81439/images/89545/89545.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81439/</t>
   </si>
   <si>
-    <t>0047927</t>
-[...10 lines deleted...]
-  <si>
     <t>0037761</t>
   </si>
   <si>
     <t>DAMAVIK крем/об с губ.75мл бесцветн</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/64/06/70664/images/71680/71680.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70664/</t>
   </si>
   <si>
     <t>0037762</t>
   </si>
   <si>
     <t>DAMAVIK крем/об с губ.75мл темн-кор</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/65/06/70665/images/71681/71681.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70665/</t>
   </si>
   <si>
     <t>0037763</t>
@@ -249,62 +225,50 @@
   <si>
     <t>0037676</t>
   </si>
   <si>
     <t>OLVIST крем д/об.с губ.СРЕД.КОР.75м</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/78/05/70578/images/71177/71177.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70578/</t>
   </si>
   <si>
     <t>0047676</t>
   </si>
   <si>
     <t>Salamander SMS 300мл пропитка унив.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/77/11/81177/images/88980/88980.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/salamander-sms-300ml-propitka-univ/</t>
   </si>
   <si>
-    <t>0022708</t>
-[...10 lines deleted...]
-  <si>
     <t>0039915</t>
   </si>
   <si>
     <t>SILVER стельки 36/46 polar c тканью</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/18/30/73018/images/74984/74984.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73018/</t>
   </si>
   <si>
     <t>0039916</t>
   </si>
   <si>
     <t>SILVER стельки 36/46 алюм.фольги</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/19/30/73019/images/74988/74988.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73019/</t>
   </si>
   <si>
     <t>0039910</t>
@@ -489,62 +453,50 @@
   <si>
     <t>0046754</t>
   </si>
   <si>
     <t>VISTER щетка для обуви в блист.16см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/03/02/80203/images/87286/87286.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80203/</t>
   </si>
   <si>
     <t>0047382</t>
   </si>
   <si>
     <t>VisterEXPRCLEANочистБелойОбув/подош</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/16/08/80816/images/88253/88253.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80816/</t>
   </si>
   <si>
-    <t>0038590</t>
-[...10 lines deleted...]
-  <si>
     <t>0046038</t>
   </si>
   <si>
     <t>Вешалка напольн.с этажеркой 465-236</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/98/93/79398/images/85782/85782.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79398/</t>
   </si>
   <si>
     <t>0008511</t>
   </si>
   <si>
     <t>Воск двойной блеск бесцветный 60мл.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/44/98/29844/images/66917/66917.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/vosk-dvojnoj-blesk-bescvetnyj-60ml/</t>
   </si>
   <si>
     <t>0008512</t>
@@ -561,62 +513,50 @@
   <si>
     <t>0039903</t>
   </si>
   <si>
     <t>Губка д/обуви VISTER ВОЛНА БЕСЦВЕТН</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/06/30/73006/images/74968/74968.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73006/</t>
   </si>
   <si>
     <t>0039904</t>
   </si>
   <si>
     <t>Губка д/обуви VISTER ВОЛНА Черная</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/07/30/73007/images/74970/74970.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73007/</t>
   </si>
   <si>
-    <t>0008513</t>
-[...10 lines deleted...]
-  <si>
     <t>0003654</t>
   </si>
   <si>
     <t>Двойной блеск губка б/ц 1шт</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/77/14/1477/images/66915/66915.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/dvojnoj-blesk-gubka-bc/</t>
   </si>
   <si>
     <t>0008698</t>
   </si>
   <si>
     <t>Двойной блеск губка д/замши мини</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/00/01/30100/images/66918/66918.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/dvojnoj-blesk-gubka-dzamshi-mini/</t>
   </si>
   <si>
     <t>0003656</t>
@@ -669,62 +609,50 @@
   <si>
     <t>0009463</t>
   </si>
   <si>
     <t>Карат коричневый 100мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/45/08/30845/images/30113/30113.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/karat-kor17sht20sht-nbh/</t>
   </si>
   <si>
     <t>0009464</t>
   </si>
   <si>
     <t>Карат черный 100мл.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/46/08/30846/images/30114/30114.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/karat-chern64sht17sht20sht-nbh/</t>
   </si>
   <si>
-    <t>0046123</t>
-[...10 lines deleted...]
-  <si>
     <t>0046930</t>
   </si>
   <si>
     <t>Крем Vister Ultra Black черн.бан.50</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/82/03/80382/images/87463/87463.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80382/</t>
   </si>
   <si>
     <t>0008832</t>
   </si>
   <si>
     <t>Крем Киви в банке черн. 50мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/53/02/30253/images/29495/29495.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/krem-kivi-v-banke-chern-50ml/</t>
   </si>
   <si>
     <t>0047379</t>
@@ -921,206 +849,158 @@
   <si>
     <t>0045427</t>
   </si>
   <si>
     <t>Нейтрализаторы запахов д/обуви 2шт</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/69/87/78769/images/84760/84760.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78769/</t>
   </si>
   <si>
     <t>0038952</t>
   </si>
   <si>
     <t>Пена очиститель д/бел.под.PREGRADA</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/15/20/72015/images/73146/73146.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72015/</t>
   </si>
   <si>
-    <t>0044403</t>
-[...8 lines deleted...]
-    <t>https://spbtovar.ru/77648/</t>
+    <t>0046090</t>
+  </si>
+  <si>
+    <t>Пропитка д/обуви AquaStop 300мл</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/51/94/79451/images/85913/85913.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/79451/</t>
   </si>
   <si>
     <t>0045247</t>
   </si>
   <si>
     <t>Пропитка д/спортивной обуви Vister</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/44/85/78544/images/84445/84445.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78544/</t>
   </si>
   <si>
-    <t>0046088</t>
-[...22 lines deleted...]
-  <si>
     <t>0008833</t>
   </si>
   <si>
     <t>Рожок 40см (Россия) металл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/55/02/30255/images/29499/29499.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/rozhok-40sm-rossija/</t>
   </si>
   <si>
     <t>0000190</t>
   </si>
   <si>
     <t>Рожок д/обуви 25см металл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/99/42/4299/images/66919/66919.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1481/</t>
   </si>
   <si>
     <t>0000187</t>
   </si>
   <si>
     <t>Рожок для обуви металл 15см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/82/14/1482/images/66920/66920.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1482/</t>
   </si>
   <si>
     <t>0000189</t>
   </si>
   <si>
     <t>Рожок для обуви металл 50см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/83/14/1483/images/80660/80660.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1483/</t>
   </si>
   <si>
-    <t>0047594</t>
-[...10 lines deleted...]
-  <si>
     <t>0047595</t>
   </si>
   <si>
     <t>Рожок для обуви ЭЛИТ 59см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/69/10/81069/images/88820/88820.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81069/</t>
   </si>
   <si>
     <t>0019179</t>
   </si>
   <si>
     <t>Рожок железный длинный 75см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/81/15/51581/images/41777/41777.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/51581/</t>
   </si>
   <si>
     <t>0038984</t>
   </si>
   <si>
     <t>Салф.Влаж.H.Lux д/зам/нуб.15шт72057</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/52/20/72052/images/73230/73230.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72052/</t>
   </si>
   <si>
-    <t>0038983</t>
-[...10 lines deleted...]
-  <si>
     <t>0038982</t>
   </si>
   <si>
     <t>Салф.влаж.HouseLux д/обув.15шт48735</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/50/20/72050/images/73228/73228.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72050/</t>
   </si>
   <si>
     <t>0044491</t>
   </si>
   <si>
     <t>Сильвер Prem. жел.банка 50мл.корич.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/39/77/77739/images/82949/82949.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77739/</t>
   </si>
   <si>
     <t>0044492</t>
@@ -1245,134 +1125,98 @@
   <si>
     <t>0044761</t>
   </si>
   <si>
     <t>Стельки OLVIST WOOL ALU шерс+фольга</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/09/80/78009/images/83544/83544.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78009/</t>
   </si>
   <si>
     <t>0008428</t>
   </si>
   <si>
     <t>Стельки Silver 36/46 антизапах угол</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/27/98/29827/images/29062/29062.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/stelki-silver-3646-antizapah-ugol/</t>
   </si>
   <si>
-    <t>0008429</t>
-[...10 lines deleted...]
-  <si>
     <t>0047529</t>
   </si>
   <si>
     <t>Стельки VISTER GelComfort 41-45</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/17/10/81017/images/88729/88729.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81017/</t>
   </si>
   <si>
     <t>0039781</t>
   </si>
   <si>
     <t>Стельки VISTER антибактериал.35-45р</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/84/28/72884/images/74765/74765.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72884/</t>
   </si>
   <si>
     <t>0021098</t>
   </si>
   <si>
     <t>Стельки VISTER угольные 35-45</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/31/35/53531/images/44196/44196.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/53531/</t>
   </si>
   <si>
     <t>0011909</t>
   </si>
   <si>
     <t>Стельки антибак.вискоз+неткан.полот</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/19/33/33319/images/53225/53225.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/stelki-antibaklennetkanpolot/</t>
   </si>
   <si>
-    <t>0030658</t>
-[...22 lines deleted...]
-  <si>
     <t>0037201</t>
   </si>
   <si>
     <t>Стельки Всесезон Войлок 2пары СТ006</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/52/00/70052/images/70266/70266.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/stelki-vsesezon-voylok-2pary-st006/</t>
   </si>
   <si>
     <t>0046089</t>
   </si>
   <si>
     <t>Стельки зимние Vister 35-45</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/50/94/79450/images/85907/85907.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79450/</t>
   </si>
   <si>
     <t>0006313</t>
@@ -1452,51 +1296,51 @@
   <si>
     <t>Стельки кожа+неткан.полотно ПИК</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/08/84/48408/images/37955/37955.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/48408/</t>
   </si>
   <si>
     <t>0037173</t>
   </si>
   <si>
     <t>Стельки командирские обрезные</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/25/00/70025/images/83103/83103.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70025/</t>
   </si>
   <si>
     <t>0006317</t>
   </si>
   <si>
-    <t>Стельки КОМФОРТ зелен.уп. 01284</t>
+    <t>Стельки КОМФОРТ зелен.уп. 024</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/16/34/23416/images/83112/83112.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/23416/</t>
   </si>
   <si>
     <t>0010046</t>
   </si>
   <si>
     <t>Стельки летние лён+хлопок  ПИК 030</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/72/14/31472/images/53226/53226.750x0.png</t>
   </si>
   <si>
     <t>https://spbtovar.ru/stelki-letnie-lenhlopok/</t>
   </si>
   <si>
     <t>0039890</t>
   </si>
   <si>
     <t>Стельки льняные всесезон.СУПЕРЛЕВ</t>
   </si>
@@ -1941,62 +1785,50 @@
   <si>
     <t>0037656</t>
   </si>
   <si>
     <t>Шнурок Б-002 120см коричневый</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/85/11/71185/images/71942/71942.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71185/</t>
   </si>
   <si>
     <t>0037657</t>
   </si>
   <si>
     <t>Шнурок Б-002 120см черный</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/86/11/71186/images/71944/71944.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71186/</t>
   </si>
   <si>
-    <t>0037659</t>
-[...10 lines deleted...]
-  <si>
     <t>0038444</t>
   </si>
   <si>
     <t>Щётка д/замши 142 SMART арт 0859</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/93/14/71493/images/72307/72307.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71493/</t>
   </si>
   <si>
     <t>0047020</t>
   </si>
   <si>
     <t>Щётка д/одежды С-10-52с 14см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/72/04/80472/images/87586/87586.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80472/</t>
   </si>
   <si>
     <t>0047019</t>
@@ -2047,62 +1879,50 @@
     <t>https://spbtovar.ru/shetka-obuvnaja-konsv-140h40h16-024/</t>
   </si>
   <si>
     <t>0047021</t>
   </si>
   <si>
     <t>Щётка обувная С-11-52в 14.5см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/73/04/80473/images/87585/87585.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80473/</t>
   </si>
   <si>
     <t>0046987</t>
   </si>
   <si>
     <t>Щётка обувная С-14-52щ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/39/04/80439/images/87544/87544.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80439/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://spbtovar.ru/80474/</t>
   </si>
   <si>
     <t>0047919</t>
   </si>
   <si>
     <t>Щетка обувная С-9-52в 13см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/29/14/81429/images/89499/89499.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81429/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
@@ -2229,5082 +2049,4632 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89527.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89543.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77990.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71678.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163.96x9613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980.96x9616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46040.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87287.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36990.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36975.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88891.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36992.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72410.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66915.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54583.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30114.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85977.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87463.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29495.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88248.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29602.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71193.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71199.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71201.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71204.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73146.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83450.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84445.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85906.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66920.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80660.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88821.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41777.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73230.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73228.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71772.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83554.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83540.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74765.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268.96x96106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266.96x96107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85907.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83110.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74938.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37955.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83112.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226.96x96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90368.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58033.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57524.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32265.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87282.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71470.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71473.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85841.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71477.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71483.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71939.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71944.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71945.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72307.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29428.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87585.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87584.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499.96x96168.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89545.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77990.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71684.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71683.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71679.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71678.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71177.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88980.96x9614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74988.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87287.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44184.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36990.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36973.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36975.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88891.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36992.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44194.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87286.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66915.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66918.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66914.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54583.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30114.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87463.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29495.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88248.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29602.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29603.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71193.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71198.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71199.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71201.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71204.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73146.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85913.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84445.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29499.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66920.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80660.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41777.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73230.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73228.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72802.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71772.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83554.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83540.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74765.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266.96x9694.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85907.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83110.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83066.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74938.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37955.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83112.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53226.96x96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90368.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70622.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58033.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41156.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57524.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82813.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82812.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32265.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87282.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71470.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71473.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85841.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71477.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71483.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71939.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71944.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72307.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29426.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29428.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87585.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89499.96x96153.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_96727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_96728" descr=""/>
+        <xdr:cNvPr id="2" name="product_96725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_96725" descr=""/>
+        <xdr:cNvPr id="3" name="product_85916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_96726" descr=""/>
+        <xdr:cNvPr id="4" name="product_85917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_85916" descr=""/>
+        <xdr:cNvPr id="5" name="product_85918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_85917" descr=""/>
+        <xdr:cNvPr id="6" name="product_85919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_85918" descr=""/>
+        <xdr:cNvPr id="7" name="product_85921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_85919" descr=""/>
+        <xdr:cNvPr id="8" name="product_85922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_85921" descr=""/>
+        <xdr:cNvPr id="9" name="product_85923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_85922" descr=""/>
+        <xdr:cNvPr id="10" name="product_85924" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_85923" descr=""/>
+        <xdr:cNvPr id="11" name="product_50463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_85924" descr=""/>
+        <xdr:cNvPr id="12" name="product_85829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_50463" descr=""/>
+        <xdr:cNvPr id="13" name="product_85830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_85829" descr=""/>
+        <xdr:cNvPr id="14" name="product_96460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_85830" descr=""/>
+        <xdr:cNvPr id="15" name="product_88278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_96460" descr=""/>
+        <xdr:cNvPr id="16" name="product_88279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_70385" descr=""/>
+        <xdr:cNvPr id="17" name="product_88273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_88278" descr=""/>
+        <xdr:cNvPr id="18" name="product_95483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_88279" descr=""/>
+        <xdr:cNvPr id="19" name="product_68707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_88273" descr=""/>
+        <xdr:cNvPr id="20" name="product_62737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_95483" descr=""/>
+        <xdr:cNvPr id="21" name="product_62738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_68707" descr=""/>
+        <xdr:cNvPr id="22" name="product_62739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_62737" descr=""/>
+        <xdr:cNvPr id="23" name="product_62740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_62738" descr=""/>
+        <xdr:cNvPr id="24" name="product_77743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_62739" descr=""/>
+        <xdr:cNvPr id="25" name="product_96430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_62740" descr=""/>
+        <xdr:cNvPr id="26" name="product_62743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_77743" descr=""/>
+        <xdr:cNvPr id="27" name="product_62744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_96430" descr=""/>
+        <xdr:cNvPr id="28" name="product_68717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_62743" descr=""/>
+        <xdr:cNvPr id="29" name="product_89023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_62744" descr=""/>
+        <xdr:cNvPr id="30" name="product_96514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_68717" descr=""/>
+        <xdr:cNvPr id="31" name="product_95485" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_89023" descr=""/>
+        <xdr:cNvPr id="32" name="product_95484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_96514" descr=""/>
+        <xdr:cNvPr id="33" name="product_96099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_95485" descr=""/>
+        <xdr:cNvPr id="34" name="product_94675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_95484" descr=""/>
+        <xdr:cNvPr id="35" name="product_49878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_96099" descr=""/>
+        <xdr:cNvPr id="36" name="product_49879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_86911" descr=""/>
+        <xdr:cNvPr id="37" name="product_88266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_94675" descr=""/>
+        <xdr:cNvPr id="38" name="product_88267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_49878" descr=""/>
+        <xdr:cNvPr id="39" name="product_45046" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_49879" descr=""/>
+        <xdr:cNvPr id="40" name="product_50127" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_88266" descr=""/>
+        <xdr:cNvPr id="41" name="product_45047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_88267" descr=""/>
+        <xdr:cNvPr id="42" name="product_46372" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_49880" descr=""/>
+        <xdr:cNvPr id="43" name="product_45048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_45046" descr=""/>
+        <xdr:cNvPr id="44" name="product_76401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_50127" descr=""/>
+        <xdr:cNvPr id="45" name="product_50832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_45047" descr=""/>
+        <xdr:cNvPr id="46" name="product_50833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_46372" descr=""/>
+        <xdr:cNvPr id="47" name="product_95663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_45048" descr=""/>
+        <xdr:cNvPr id="48" name="product_50273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_76401" descr=""/>
+        <xdr:cNvPr id="49" name="product_96096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_50832" descr=""/>
+        <xdr:cNvPr id="50" name="product_50388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_50833" descr=""/>
+        <xdr:cNvPr id="51" name="product_50389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_94771" descr=""/>
+        <xdr:cNvPr id="52" name="product_93430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_95663" descr=""/>
+        <xdr:cNvPr id="53" name="product_88979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_50273" descr=""/>
+        <xdr:cNvPr id="54" name="product_88976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_96096" descr=""/>
+        <xdr:cNvPr id="55" name="product_88977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_50388" descr=""/>
+        <xdr:cNvPr id="56" name="product_85776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_50389" descr=""/>
+        <xdr:cNvPr id="57" name="product_85778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_93430" descr=""/>
+        <xdr:cNvPr id="58" name="product_85780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_88979" descr=""/>
+        <xdr:cNvPr id="59" name="product_85781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_88976" descr=""/>
+        <xdr:cNvPr id="60" name="product_85782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_88977" descr=""/>
+        <xdr:cNvPr id="61" name="product_85783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_85776" descr=""/>
+        <xdr:cNvPr id="62" name="product_85785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_85778" descr=""/>
+        <xdr:cNvPr id="63" name="product_85786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_85780" descr=""/>
+        <xdr:cNvPr id="64" name="product_50214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_85781" descr=""/>
+        <xdr:cNvPr id="65" name="product_94041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_85782" descr=""/>
+        <xdr:cNvPr id="66" name="product_87273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_85783" descr=""/>
+        <xdr:cNvPr id="67" name="product_94729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_85785" descr=""/>
+        <xdr:cNvPr id="68" name="product_93816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_85786" descr=""/>
+        <xdr:cNvPr id="69" name="product_50275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_50214" descr=""/>
+        <xdr:cNvPr id="70" name="product_46373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_94041" descr=""/>
+        <xdr:cNvPr id="71" name="product_45049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_87273" descr=""/>
+        <xdr:cNvPr id="72" name="product_45050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_92920" descr=""/>
+        <xdr:cNvPr id="73" name="product_96352" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_93816" descr=""/>
+        <xdr:cNvPr id="74" name="product_66762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_94727" descr=""/>
+        <xdr:cNvPr id="75" name="product_87310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_50274" descr=""/>
+        <xdr:cNvPr id="76" name="product_87308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_50275" descr=""/>
+        <xdr:cNvPr id="77" name="product_93011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_46373" descr=""/>
+        <xdr:cNvPr id="78" name="product_93012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_45049" descr=""/>
+        <xdr:cNvPr id="79" name="product_87074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_45050" descr=""/>
+        <xdr:cNvPr id="80" name="product_87072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_96351" descr=""/>
+        <xdr:cNvPr id="81" name="product_88271" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_96352" descr=""/>
+        <xdr:cNvPr id="82" name="product_86425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_66762" descr=""/>
+        <xdr:cNvPr id="83" name="product_49848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_87310" descr=""/>
+        <xdr:cNvPr id="84" name="product_49849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_87309" descr=""/>
+        <xdr:cNvPr id="85" name="product_93284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_87308" descr=""/>
+        <xdr:cNvPr id="86" name="product_93285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_93011" descr=""/>
+        <xdr:cNvPr id="87" name="product_93280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_93012" descr=""/>
+        <xdr:cNvPr id="88" name="product_93281" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_87074" descr=""/>
+        <xdr:cNvPr id="89" name="product_49861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_87072" descr=""/>
+        <xdr:cNvPr id="90" name="product_96300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_88271" descr=""/>
+        <xdr:cNvPr id="91" name="product_88144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_86425" descr=""/>
+        <xdr:cNvPr id="92" name="product_68718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_49848" descr=""/>
+        <xdr:cNvPr id="93" name="product_53269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_49849" descr=""/>
+        <xdr:cNvPr id="94" name="product_85302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_93284" descr=""/>
+        <xdr:cNvPr id="95" name="product_94728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_93285" descr=""/>
+        <xdr:cNvPr id="96" name="product_47865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_93280" descr=""/>
+        <xdr:cNvPr id="97" name="product_47866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_93281" descr=""/>
+        <xdr:cNvPr id="98" name="product_47867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_49861" descr=""/>
+        <xdr:cNvPr id="99" name="product_77981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_49862" descr=""/>
+        <xdr:cNvPr id="100" name="product_47868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_96300" descr=""/>
+        <xdr:cNvPr id="101" name="product_88252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_88144" descr=""/>
+        <xdr:cNvPr id="102" name="product_63576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_68718" descr=""/>
+        <xdr:cNvPr id="103" name="product_85275" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_53269" descr=""/>
+        <xdr:cNvPr id="104" name="product_47869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_78733" descr=""/>
+        <xdr:cNvPr id="105" name="product_51431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_85301" descr=""/>
+        <xdr:cNvPr id="106" name="product_88253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_85302" descr=""/>
+        <xdr:cNvPr id="107" name="product_85523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_94728" descr=""/>
+        <xdr:cNvPr id="108" name="product_78736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_47865" descr=""/>
+        <xdr:cNvPr id="109" name="product_66310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_47866" descr=""/>
+        <xdr:cNvPr id="110" name="product_78364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_47867" descr=""/>
+        <xdr:cNvPr id="111" name="product_92923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_77981" descr=""/>
+        <xdr:cNvPr id="112" name="product_92922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_47868" descr=""/>
+        <xdr:cNvPr id="113" name="product_92921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_88252" descr=""/>
+        <xdr:cNvPr id="114" name="product_52854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_63576" descr=""/>
+        <xdr:cNvPr id="115" name="product_76234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_85275" descr=""/>
+        <xdr:cNvPr id="116" name="product_82782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_47869" descr=""/>
+        <xdr:cNvPr id="117" name="product_95489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_51431" descr=""/>
+        <xdr:cNvPr id="118" name="product_95488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_88253" descr=""/>
+        <xdr:cNvPr id="119" name="product_85787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_85523" descr=""/>
+        <xdr:cNvPr id="120" name="product_85788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_78736" descr=""/>
+        <xdr:cNvPr id="121" name="product_85789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_66310" descr=""/>
+        <xdr:cNvPr id="122" name="product_94698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_78364" descr=""/>
+        <xdr:cNvPr id="123" name="product_85790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_92923" descr=""/>
+        <xdr:cNvPr id="124" name="product_85791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_92922" descr=""/>
+        <xdr:cNvPr id="125" name="product_85792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_92921" descr=""/>
+        <xdr:cNvPr id="126" name="product_85793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_52854" descr=""/>
+        <xdr:cNvPr id="127" name="product_85794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_76234" descr=""/>
+        <xdr:cNvPr id="128" name="product_85795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_82782" descr=""/>
+        <xdr:cNvPr id="129" name="product_85796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_95489" descr=""/>
+        <xdr:cNvPr id="130" name="product_85797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_95488" descr=""/>
+        <xdr:cNvPr id="131" name="product_85798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_85787" descr=""/>
+        <xdr:cNvPr id="132" name="product_85799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_85788" descr=""/>
+        <xdr:cNvPr id="133" name="product_96086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_85789" descr=""/>
+        <xdr:cNvPr id="134" name="product_85800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_94698" descr=""/>
+        <xdr:cNvPr id="135" name="product_85801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_85790" descr=""/>
+        <xdr:cNvPr id="136" name="product_86434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_85791" descr=""/>
+        <xdr:cNvPr id="137" name="product_86435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_85792" descr=""/>
+        <xdr:cNvPr id="138" name="product_86436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_85793" descr=""/>
+        <xdr:cNvPr id="139" name="product_85805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_85794" descr=""/>
+        <xdr:cNvPr id="140" name="product_86438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_85795" descr=""/>
+        <xdr:cNvPr id="141" name="product_86439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_85796" descr=""/>
+        <xdr:cNvPr id="142" name="product_85809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_85797" descr=""/>
+        <xdr:cNvPr id="143" name="product_86440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_85798" descr=""/>
+        <xdr:cNvPr id="144" name="product_86441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_85799" descr=""/>
+        <xdr:cNvPr id="145" name="product_86750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_96086" descr=""/>
+        <xdr:cNvPr id="146" name="product_95753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_85800" descr=""/>
+        <xdr:cNvPr id="147" name="product_95752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_85801" descr=""/>
+        <xdr:cNvPr id="148" name="product_86798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_86434" descr=""/>
+        <xdr:cNvPr id="149" name="product_50215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_86435" descr=""/>
+        <xdr:cNvPr id="150" name="product_50217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_86436" descr=""/>
+        <xdr:cNvPr id="151" name="product_95754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_85805" descr=""/>
+        <xdr:cNvPr id="152" name="product_95720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_86438" descr=""/>
+        <xdr:cNvPr id="153" name="product_96715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
-        <a:stretch>
-[...448 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7563,59 +6933,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/14/81441/images/89528/89528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81441/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/14/81442/images/89527/89527.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81442/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/14/81439/images/89545/89545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81439/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/14/81440/images/89543/89543.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81440/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/06/70664/images/71680/71680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70664/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/06/70665/images/71681/71681.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70665/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/06/70666/images/77990/77990.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70666/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/06/70667/images/71684/71684.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70667/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/06/70669/images/71683/71683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70669/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/06/70670/images/71676/71676.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70670/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/06/70671/images/71679/71679.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70671/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/06/70672/images/71678/71678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70672/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/04/30464/images/89163/89163.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/futon-vodoottalkpropitka-230ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/05/70577/images/71176/71176.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70577/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/05/70578/images/71177/71177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70578/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/11/81177/images/88980/88980.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/salamander-sms-300ml-propitka-univ/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/51/55190/images/46040/46040.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55190/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/30/73018/images/74984/74984.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73018/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/30/73019/images/74988/74988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73019/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/30/73013/images/74986/74986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73013/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/02/80202/images/87287/87287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80202/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/35/53520/images/44184/44184.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/53520/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/75/47572/images/36989/36989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47572/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/75/47573/images/36990/36990.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47573/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/75/47574/images/36973/36973.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47574/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/75/47575/images/36975/36975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47575/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/25/62533/images/56651/56651.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62533/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/11/81147/images/88891/88891.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81147/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/75/47578/images/36991/36991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47578/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/75/47579/images/36992/36992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47579/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/35/53530/images/44194/44194.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/53530/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/37/73758/images/76449/76449.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73758/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/12/81231/images/89149/89149.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81231/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/02/80204/images/87285/87285.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80204/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/02/80203/images/87286/87286.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80203/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/08/80816/images/88253/88253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80816/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/16/71653/images/72410/72410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71653/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/93/79398/images/85782/85782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79398/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/98/29844/images/66917/66917.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/vosk-dvojnoj-blesk-bescvetnyj-60ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/98/29845/images/66916/66916.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/vosk-dvojnoj-blesk-chernyj-60ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/30/73006/images/74968/74968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73006/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/30/73007/images/74970/74970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73007/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/98/29846/images/29075/29075.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/gutalin-60ml-dvojnoj-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/14/1477/images/66915/66915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/dvojnoj-blesk-gubka-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/01/30100/images/66918/66918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/dvojnoj-blesk-gubka-dzamshi-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/14/1478/images/66913/66913.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1478/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/42/4297/images/66912/66912.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1479/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/14/1480/images/66914/66914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/dvojnoj-blesk-gubka-chernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/12/61201/images/54583/54583.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61201/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/08/30845/images/30113/30113.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/karat-kor17sht20sht-nbh/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/08/30846/images/30114/30114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/karat-chern64sht17sht20sht-nbh/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/94/79493/images/85977/85977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79493/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/03/80382/images/87463/87463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80382/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/02/30253/images/29495/29495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/krem-kivi-v-banke-chern-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/08/80813/images/88248/88248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80813/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/03/30379/images/29602/29602.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/krem-effekton-maksi-korichnev100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/03/30380/images/29603/29603.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/krem-effekton-maksi-chernyj-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/81/78158/images/83818/83818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78158/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/37/73714/images/76244/76244.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73714/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/37/73711/images/76235/76235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73711/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/37/73712/images/76236/76236.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73712/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/05/70524/images/71188/71188.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70524/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/05/70526/images/71193/71193.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70526/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/05/70528/images/71198/71198.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70528/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/05/70529/images/71199/71199.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70529/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/05/70530/images/71200/71200.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70530/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/05/70531/images/71201/71201.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70531/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/05/70533/images/71203/71203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70533/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/05/70534/images/71204/71204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70534/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/01/30187/images/29424/29424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/namazok-obuvnaturvolos-170h35-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/87/78769/images/84760/84760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78769/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/20/72015/images/73146/73146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72015/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/76/77648/images/83450/83450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77648/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/85/78544/images/84445/84445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78544/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/94/79449/images/85906/85906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79449/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/02/30254/images/66531/66531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/rozhok-20sm-dobuvi-dvojnoj-blesk/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/02/30255/images/29499/29499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/rozhok-40sm-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/42/4299/images/66919/66919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1481/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/14/1482/images/66920/66920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1482/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/14/1483/images/80660/80660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1483/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/10/81068/images/88821/88821.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81068/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/10/81069/images/88820/88820.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81069/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/15/51581/images/41777/41777.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51581/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/20/72052/images/73230/73230.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72052/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/20/72051/images/73229/73229.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72051/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/20/72050/images/73228/73228.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72050/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/77/77739/images/82949/82949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77739/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/77/77740/images/82948/82948.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77740/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/18/71816/images/72802/72802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71816/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/18/71814/images/72798/72798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71814/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/30/73011/images/74972/74972.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73011/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/11/71170/images/71772/71772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71170/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/98/29814/images/29072/29072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-corbby-detsalufolga-2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/98/29815/images/29071/29071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-corbby-detsmissherst-2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/80/78012/images/83553/83553.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78012/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/80/78013/images/83554/83554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78013/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/80/78008/images/83540/83540.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78008/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/80/78009/images/83544/83544.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78009/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/98/29827/images/29062/29062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-silver-3646-antizapah-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/98/29828/images/29064/29064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-silver-3646-osen-zima-voj/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/17/10/81017/images/88729/88729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81017/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/28/72884/images/74765/74765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72884/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/35/53531/images/44196/44196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/53531/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/33/33319/images/53225/53225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-antibaklennetkanpolot/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/35/63519/images/58022/58022.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63519/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/00/70051/images/70268/70268.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70051/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/00/70052/images/70266/70266.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-vsesezon-voylok-2pary-st006/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/94/79450/images/85907/85907.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79450/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/34/23412/images/83065/83065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/23412/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/34/23413/images/83110/83110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-zimnie-vojlok-sinjaja-up0142/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/34/23414/images/83066/83066.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-zimnie-ljuks-0081/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/27/62770/images/57005/57005.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62770/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/34/23415/images/83107/83107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-zimnie-premium-0265/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/29/72992/images/74938/74938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72992/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/84/48408/images/37955/37955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/48408/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/00/70025/images/83103/83103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70025/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/34/23416/images/83112/83112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/23416/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/14/31472/images/53226/53226.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-letnie-lenhlopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/29/72993/images/90368/90368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72993/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/02/70273/images/70622/70622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70273/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/35/63522/images/58033/58033.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63522/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/11/51132/images/41156/41156.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51132/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/31/63153/images/57524/57524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63153/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/76/77651/images/82813/82813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77651/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/76/77650/images/82812/82812.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77650/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/76/77649/images/82811/82811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77649/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/29/32903/images/32265/32265.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32903/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/10/61034/images/54327/54327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61034/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/75/67536/images/63957/63957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67536/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/02/80208/images/87282/87282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80208/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/02/80207/images/87283/87283.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80207/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/05/70535/images/71470/71470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70535/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/05/70536/images/71473/71473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70536/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/05/70537/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70537/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/94/79421/images/85841/85841.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79421/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/05/70538/images/71471/71471.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70538/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/05/70539/images/71474/71474.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70539/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/05/70540/images/71484/71484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70540/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/05/70541/images/71477/71477.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70541/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/05/70542/images/71478/71478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70542/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/05/70543/images/71481/71481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70543/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/05/70544/images/71483/71483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70544/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/05/70545/images/71479/71479.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70545/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/05/70546/images/71482/71482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70546/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/05/70547/images/71476/71476.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70547/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/08/80803/images/88223/88223.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80803/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/05/70548/images/71475/71475.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70548/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/05/70549/images/71489/71489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70549/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/11/71179/images/71937/71937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71179/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/11/71180/images/71936/71936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71180/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/11/71181/images/71935/71935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71181/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/05/70553/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70553/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/11/71183/images/71939/71939.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71183/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/11/71184/images/71940/71940.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71184/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/05/70557/images/71486/71486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70557/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/11/71185/images/71942/71942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71185/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/11/71186/images/71944/71944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71186/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/11/71188/images/71945/71945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71188/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/14/71493/images/72307/72307.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71493/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/04/80472/images/87586/87586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80472/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/04/80471/images/87587/87587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80471/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/15/71540/images/72563/72563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71540/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/01/30188/images/29426/29426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/shetka-obuvnaja-konv-100h36h16-020/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/01/30190/images/29428/29428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/shetka-obuvnaja-konsv-140h40h16-024/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/04/80473/images/87585/87585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80473/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/04/80439/images/87544/87544.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80439/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/04/80474/images/87584/87584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80474/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/14/81429/images/89499/89499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81429/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/14/81441/images/89528/89528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81441/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/14/81439/images/89545/89545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81439/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/06/70664/images/71680/71680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70664/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/06/70665/images/71681/71681.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70665/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/06/70666/images/77990/77990.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70666/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/06/70667/images/71684/71684.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70667/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/06/70669/images/71683/71683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70669/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/06/70670/images/71676/71676.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70670/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/06/70671/images/71679/71679.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70671/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/06/70672/images/71678/71678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70672/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/04/30464/images/89163/89163.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/futon-vodoottalkpropitka-230ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/05/70577/images/71176/71176.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70577/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/05/70578/images/71177/71177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70578/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/11/81177/images/88980/88980.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/salamander-sms-300ml-propitka-univ/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/30/73018/images/74984/74984.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73018/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/30/73019/images/74988/74988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73019/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/30/73013/images/74986/74986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73013/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/02/80202/images/87287/87287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80202/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/35/53520/images/44184/44184.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/53520/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/75/47572/images/36989/36989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47572/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/75/47573/images/36990/36990.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47573/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/75/47574/images/36973/36973.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47574/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/75/47575/images/36975/36975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47575/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/25/62533/images/56651/56651.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62533/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/11/81147/images/88891/88891.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81147/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/75/47578/images/36991/36991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47578/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/75/47579/images/36992/36992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47579/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/35/53530/images/44194/44194.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/53530/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/37/73758/images/76449/76449.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73758/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/12/81231/images/89149/89149.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81231/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/02/80204/images/87285/87285.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80204/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/02/80203/images/87286/87286.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80203/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/08/80816/images/88253/88253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80816/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/93/79398/images/85782/85782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79398/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/98/29844/images/66917/66917.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/vosk-dvojnoj-blesk-bescvetnyj-60ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/98/29845/images/66916/66916.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/vosk-dvojnoj-blesk-chernyj-60ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/30/73006/images/74968/74968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73006/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/30/73007/images/74970/74970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73007/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/14/1477/images/66915/66915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/dvojnoj-blesk-gubka-bc/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/01/30100/images/66918/66918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/dvojnoj-blesk-gubka-dzamshi-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/14/1478/images/66913/66913.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1478/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/42/4297/images/66912/66912.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1479/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/14/1480/images/66914/66914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/dvojnoj-blesk-gubka-chernaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/12/61201/images/54583/54583.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61201/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/08/30845/images/30113/30113.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/karat-kor17sht20sht-nbh/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/08/30846/images/30114/30114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/karat-chern64sht17sht20sht-nbh/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/03/80382/images/87463/87463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80382/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/02/30253/images/29495/29495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/krem-kivi-v-banke-chern-50ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/08/80813/images/88248/88248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80813/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/03/30379/images/29602/29602.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/krem-effekton-maksi-korichnev100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/03/30380/images/29603/29603.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/krem-effekton-maksi-chernyj-100ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/81/78158/images/83818/83818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78158/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/37/73714/images/76244/76244.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73714/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/37/73711/images/76235/76235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73711/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/37/73712/images/76236/76236.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73712/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/05/70524/images/71188/71188.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70524/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/05/70526/images/71193/71193.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70526/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/05/70528/images/71198/71198.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70528/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/05/70529/images/71199/71199.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70529/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/05/70530/images/71200/71200.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70530/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/05/70531/images/71201/71201.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70531/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/05/70533/images/71203/71203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70533/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/05/70534/images/71204/71204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70534/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/01/30187/images/29424/29424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/namazok-obuvnaturvolos-170h35-010/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/87/78769/images/84760/84760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78769/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/20/72015/images/73146/73146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72015/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/94/79451/images/85913/85913.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79451/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/85/78544/images/84445/84445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78544/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/02/30255/images/29499/29499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/rozhok-40sm-rossija/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/42/4299/images/66919/66919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1481/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/14/1482/images/66920/66920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1482/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/14/1483/images/80660/80660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1483/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/10/81069/images/88820/88820.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81069/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/15/51581/images/41777/41777.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51581/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/20/72052/images/73230/73230.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72052/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/20/72050/images/73228/73228.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72050/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/77/77739/images/82949/82949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77739/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/77/77740/images/82948/82948.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77740/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/18/71816/images/72802/72802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71816/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/18/71814/images/72798/72798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71814/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/30/73011/images/74972/74972.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73011/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/11/71170/images/71772/71772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71170/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/98/29814/images/29072/29072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-corbby-detsalufolga-2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/98/29815/images/29071/29071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-corbby-detsmissherst-2234/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/80/78012/images/83553/83553.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78012/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/80/78013/images/83554/83554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78013/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/80/78008/images/83540/83540.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78008/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/80/78009/images/83544/83544.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78009/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/98/29827/images/29062/29062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-silver-3646-antizapah-ugol/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/17/10/81017/images/88729/88729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81017/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/28/72884/images/74765/74765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72884/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/35/53531/images/44196/44196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/53531/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/33/33319/images/53225/53225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-antibaklennetkanpolot/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/00/70052/images/70266/70266.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-vsesezon-voylok-2pary-st006/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/94/79450/images/85907/85907.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79450/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/34/23412/images/83065/83065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/23412/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/34/23413/images/83110/83110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-zimnie-vojlok-sinjaja-up0142/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/34/23414/images/83066/83066.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-zimnie-ljuks-0081/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/27/62770/images/57005/57005.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62770/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/34/23415/images/83107/83107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-zimnie-premium-0265/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/29/72992/images/74938/74938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72992/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/84/48408/images/37955/37955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/48408/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/00/70025/images/83103/83103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70025/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/34/23416/images/83112/83112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/23416/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/14/31472/images/53226/53226.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/stelki-letnie-lenhlopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/29/72993/images/90368/90368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72993/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/02/70273/images/70622/70622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70273/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/35/63522/images/58033/58033.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63522/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/11/51132/images/41156/41156.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51132/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/31/63153/images/57524/57524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63153/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/76/77651/images/82813/82813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77651/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/76/77650/images/82812/82812.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77650/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/76/77649/images/82811/82811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77649/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/29/32903/images/32265/32265.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32903/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/10/61034/images/54327/54327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61034/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/75/67536/images/63957/63957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67536/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/02/80208/images/87282/87282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80208/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/02/80207/images/87283/87283.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80207/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/05/70535/images/71470/71470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70535/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/05/70536/images/71473/71473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70536/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/05/70537/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70537/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/94/79421/images/85841/85841.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79421/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/05/70538/images/71471/71471.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70538/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/05/70539/images/71474/71474.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70539/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/05/70540/images/71484/71484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70540/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/05/70541/images/71477/71477.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70541/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/05/70542/images/71478/71478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70542/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/05/70543/images/71481/71481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70543/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/05/70544/images/71483/71483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70544/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/05/70545/images/71479/71479.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70545/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/05/70546/images/71482/71482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70546/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/05/70547/images/71476/71476.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70547/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/08/80803/images/88223/88223.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80803/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/05/70548/images/71475/71475.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70548/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/05/70549/images/71489/71489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70549/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/11/71179/images/71937/71937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71179/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/11/71180/images/71936/71936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71180/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/11/71181/images/71935/71935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71181/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/05/70553/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70553/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/11/71183/images/71939/71939.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71183/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/11/71184/images/71940/71940.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71184/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/05/70557/images/71486/71486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70557/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/11/71185/images/71942/71942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71185/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/11/71186/images/71944/71944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71186/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/14/71493/images/72307/72307.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71493/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/72/04/80472/images/87586/87586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80472/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/04/80471/images/87587/87587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80471/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/15/71540/images/72563/72563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71540/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/01/30188/images/29426/29426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/shetka-obuvnaja-konv-100h36h16-020/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/01/30190/images/29428/29428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/shetka-obuvnaja-konsv-140h40h16-024/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/04/80473/images/87585/87585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80473/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/04/80439/images/87544/87544.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80439/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/14/81429/images/89499/89499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81429/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I176"/>
+  <dimension ref="A1:I161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -7714,77 +7084,77 @@
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="11">
         <f>G9*H9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="14">
         <v>3</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="17" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="11">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
@@ -7792,1481 +7162,1481 @@
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>60</v>
+        <v>235</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="14">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="11">
-        <v>54</v>
+        <v>320</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="14">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="11">
-        <v>235</v>
+        <v>90</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="11">
         <f>G18*H18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="14">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="11">
-        <v>320</v>
+        <v>160</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="14">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="17" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="11">
-        <v>90</v>
+        <v>178</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="14">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="11">
-        <v>160</v>
+        <v>330</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="14">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="17" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="11">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="14">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>76</v>
       </c>
       <c r="G23" s="11">
-        <v>330</v>
+        <v>145</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="11">
         <f>G23*H23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="14">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="17" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="11">
-        <v>85</v>
+        <v>167</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="14">
         <v>18</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="17" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="11">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="14">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>88</v>
       </c>
       <c r="G26" s="11">
-        <v>145</v>
+        <v>229</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="11">
         <f>G26*H26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="14">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="17" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="11">
-        <v>167</v>
+        <v>195</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="11">
         <f>G27*H27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="14">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="17" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>95</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="11">
-        <v>101</v>
+        <v>197</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="11">
         <f>G28*H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="14">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="17" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="11">
-        <v>229</v>
+        <v>90</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="11">
         <f>G29*H29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="14">
         <v>23</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="17" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="11">
-        <v>195</v>
+        <v>90</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="11">
         <f>G30*H30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="14">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="11">
-        <v>197</v>
+        <v>58</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="11">
         <f>G31*H31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="14">
         <v>25</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="17" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="11">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="11">
         <f>G32*H32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="14">
         <v>26</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="17" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="11">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="11">
         <f>G33*H33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="14">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="17" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="11">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="11">
         <f>G34*H34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="14">
         <v>28</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="17" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="11">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="11">
         <f>G35*H35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="14">
         <v>29</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="17" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>128</v>
       </c>
       <c r="G36" s="11">
-        <v>62</v>
+        <v>191</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="11">
         <f>G36*H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="14">
         <v>30</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="17" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="11">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="11">
         <f>G37*H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="14">
         <v>31</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="17" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G38" s="11">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="11">
         <f>G38*H38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="14">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="17" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="11">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="11">
         <f>G39*H39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="14">
         <v>33</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="17" t="s">
         <v>142</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="11">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="11">
         <f>G40*H40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="14">
         <v>34</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="17" t="s">
         <v>146</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>148</v>
       </c>
       <c r="G41" s="11">
-        <v>118</v>
+        <v>749</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="11">
         <f>G41*H41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="14">
         <v>35</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="17" t="s">
         <v>150</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>151</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>152</v>
       </c>
       <c r="G42" s="11">
-        <v>171</v>
+        <v>47</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="11">
         <f>G42*H42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="14">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="17" t="s">
         <v>154</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>155</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>156</v>
       </c>
       <c r="G43" s="11">
-        <v>100</v>
+        <v>47</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="14">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="17" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="11">
-        <v>11.5</v>
+        <v>67</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="11">
         <f>G44*H44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="14">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="17" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="11">
-        <v>749</v>
+        <v>67</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="11">
         <f>G45*H45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="14">
         <v>39</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="17" t="s">
         <v>166</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>167</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="11">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="11">
         <f>G46*H46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="14">
         <v>40</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="17" t="s">
         <v>170</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>171</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="11">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="11">
         <f>G47*H47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="14">
         <v>41</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="17" t="s">
         <v>174</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>175</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G48" s="11">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="11">
         <f>G48*H48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="14">
         <v>42</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="17" t="s">
         <v>178</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>179</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>180</v>
       </c>
       <c r="G49" s="11">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="11">
         <f>G49*H49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="14">
         <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="17" t="s">
         <v>182</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>183</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>184</v>
       </c>
       <c r="G50" s="11">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="11">
         <f>G50*H50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="14">
         <v>44</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="17" t="s">
         <v>186</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>187</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>188</v>
       </c>
       <c r="G51" s="11">
-        <v>38</v>
+        <v>110</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="11">
         <f>G51*H51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="14">
         <v>45</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="17" t="s">
         <v>190</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>191</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="11">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="11">
         <f>G52*H52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="14">
         <v>46</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="17" t="s">
         <v>194</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>195</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="11">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="11">
         <f>G53*H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="14">
         <v>47</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="17" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="11">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="11">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="14">
         <v>48</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="17" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="11">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="11">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="14">
         <v>49</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="17" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="11">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="11">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="14">
         <v>50</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="17" t="s">
         <v>210</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>211</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="11">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="11">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="14">
         <v>51</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="17" t="s">
         <v>214</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>215</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>216</v>
       </c>
       <c r="G58" s="11">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="11">
         <f>G58*H58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="14">
         <v>52</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="17" t="s">
         <v>218</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>219</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>220</v>
       </c>
       <c r="G59" s="11">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="11">
         <f>G59*H59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="14">
         <v>53</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="17" t="s">
         <v>222</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>223</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>224</v>
       </c>
       <c r="G60" s="11">
-        <v>87</v>
+        <v>755</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="11">
         <f>G60*H60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="14">
         <v>54</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="17" t="s">
         <v>226</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>227</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="11">
-        <v>101</v>
+        <v>390</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="11">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="14">
         <v>55</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>229</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="17" t="s">
         <v>230</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>231</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>232</v>
       </c>
       <c r="G62" s="11">
-        <v>18</v>
+        <v>432</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="11">
         <f>G62*H62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="14">
         <v>56</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>233</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="17" t="s">
         <v>234</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>235</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>236</v>
       </c>
       <c r="G63" s="11">
-        <v>32</v>
+        <v>380</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="11">
         <f>G63*H63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="14">
         <v>57</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>237</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="17" t="s">
         <v>238</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>239</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="11">
-        <v>32</v>
+        <v>380</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="11">
         <f>G64*H64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="14">
         <v>58</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>241</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="17" t="s">
         <v>242</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>243</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>244</v>
       </c>
       <c r="G65" s="11">
-        <v>159</v>
+        <v>380</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="11">
         <f>G65*H65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="14">
         <v>59</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="17" t="s">
         <v>246</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>247</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="11">
-        <v>755</v>
+        <v>380</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="11">
         <f>G66*H66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="14">
         <v>60</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>249</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="17" t="s">
         <v>250</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>251</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="11">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="11">
         <f>G67*H67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="14">
         <v>61</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="17" t="s">
         <v>254</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>255</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G68" s="11">
-        <v>432</v>
+        <v>380</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="11">
         <f>G68*H68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="14">
         <v>62</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="17" t="s">
         <v>258</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>259</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>260</v>
       </c>
       <c r="G69" s="11">
@@ -9300,1377 +8670,1377 @@
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="11">
         <f>G70*H70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="14">
         <v>64</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="17" t="s">
         <v>266</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>268</v>
       </c>
       <c r="G71" s="11">
-        <v>380</v>
+        <v>68</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="11">
         <f>G71*H71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="14">
         <v>65</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="17" t="s">
         <v>270</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>271</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="11">
-        <v>380</v>
+        <v>144</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="11">
         <f>G72*H72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="14">
         <v>66</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="17" t="s">
         <v>274</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>275</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>276</v>
       </c>
       <c r="G73" s="11">
-        <v>380</v>
+        <v>117</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="11">
         <f>G73*H73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="14">
         <v>67</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="17" t="s">
         <v>278</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="11">
-        <v>380</v>
+        <v>165</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="11">
         <f>G74*H74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="14">
         <v>68</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="17" t="s">
         <v>282</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>283</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>284</v>
       </c>
       <c r="G75" s="11">
-        <v>380</v>
+        <v>230</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="11">
         <f>G75*H75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="14">
         <v>69</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="17" t="s">
         <v>286</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>287</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>288</v>
       </c>
       <c r="G76" s="11">
-        <v>380</v>
+        <v>85</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="11">
         <f>G76*H76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="14">
         <v>70</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="17" t="s">
         <v>290</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>291</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>292</v>
       </c>
       <c r="G77" s="11">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="11">
         <f>G77*H77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="14">
         <v>71</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="17" t="s">
         <v>294</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>295</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G78" s="11">
-        <v>144</v>
+        <v>27</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="11">
         <f>G78*H78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="14">
         <v>72</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="17" t="s">
         <v>298</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>299</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>300</v>
       </c>
       <c r="G79" s="11">
-        <v>117</v>
+        <v>95</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="11">
         <f>G79*H79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="14">
         <v>73</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="17" t="s">
         <v>302</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>303</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>304</v>
       </c>
       <c r="G80" s="11">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="11">
         <f>G80*H80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="14">
         <v>74</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="17" t="s">
         <v>306</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>307</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G81" s="11">
-        <v>230</v>
+        <v>120</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="11">
         <f>G81*H81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="14">
         <v>75</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="17" t="s">
         <v>310</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>311</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>312</v>
       </c>
       <c r="G82" s="11">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="11">
         <f>G82*H82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="14">
         <v>76</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="17" t="s">
         <v>314</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>315</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>316</v>
       </c>
       <c r="G83" s="11">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="11">
         <f>G83*H83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="14">
         <v>77</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="17" t="s">
         <v>318</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>319</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G84" s="11">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="11">
         <f>G84*H84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="14">
         <v>78</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="17" t="s">
         <v>322</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>323</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>324</v>
       </c>
       <c r="G85" s="11">
-        <v>31</v>
+        <v>92</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="11">
         <f>G85*H85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="14">
         <v>79</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>325</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="17" t="s">
         <v>326</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>327</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>328</v>
       </c>
       <c r="G86" s="11">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="11">
         <f>G86*H86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="14">
         <v>80</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="17" t="s">
         <v>330</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>331</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>332</v>
       </c>
       <c r="G87" s="11">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="11">
         <f>G87*H87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="14">
         <v>81</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>333</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="17" t="s">
         <v>334</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>335</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>336</v>
       </c>
       <c r="G88" s="11">
-        <v>61</v>
+        <v>152</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="11">
         <f>G88*H88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="14">
         <v>82</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="17" t="s">
         <v>338</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>339</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>340</v>
       </c>
       <c r="G89" s="11">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="11">
         <f>G89*H89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="14">
         <v>83</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="17" t="s">
         <v>342</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>343</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>344</v>
       </c>
       <c r="G90" s="11">
-        <v>120</v>
+        <v>195</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="11">
         <f>G90*H90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="14">
         <v>84</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C91" s="6"/>
       <c r="D91" s="17" t="s">
         <v>346</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>347</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>348</v>
       </c>
       <c r="G91" s="11">
-        <v>30</v>
+        <v>235</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="11">
         <f>G91*H91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="14">
         <v>85</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>349</v>
       </c>
       <c r="C92" s="6"/>
       <c r="D92" s="17" t="s">
         <v>350</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>351</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>352</v>
       </c>
       <c r="G92" s="11">
-        <v>30</v>
+        <v>158</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="11">
         <f>G92*H92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="14">
         <v>86</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>353</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="17" t="s">
         <v>354</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>355</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>356</v>
       </c>
       <c r="G93" s="11">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="11">
         <f>G93*H93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="14">
         <v>87</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>357</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="17" t="s">
         <v>358</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>359</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>360</v>
       </c>
       <c r="G94" s="11">
-        <v>92</v>
+        <v>205</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="11">
         <f>G94*H94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="14">
         <v>88</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>361</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="17" t="s">
         <v>362</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>363</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>364</v>
       </c>
       <c r="G95" s="11">
-        <v>92</v>
+        <v>205</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="11">
         <f>G95*H95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="14">
         <v>89</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>365</v>
       </c>
       <c r="C96" s="6"/>
       <c r="D96" s="17" t="s">
         <v>366</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>367</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>368</v>
       </c>
       <c r="G96" s="11">
-        <v>90</v>
+        <v>148</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="11">
         <f>G96*H96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="14">
         <v>90</v>
       </c>
       <c r="B97" s="7" t="s">
         <v>369</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="17" t="s">
         <v>370</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>371</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>372</v>
       </c>
       <c r="G97" s="11">
-        <v>88</v>
+        <v>399</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="11">
         <f>G97*H97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A98" s="14">
         <v>91</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>373</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="17" t="s">
         <v>374</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>375</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>376</v>
       </c>
       <c r="G98" s="11">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="11">
         <f>G98*H98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A99" s="14">
         <v>92</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>377</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="17" t="s">
         <v>378</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>379</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>380</v>
       </c>
       <c r="G99" s="11">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="11">
         <f>G99*H99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="14">
         <v>93</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>381</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="17" t="s">
         <v>382</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>383</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>384</v>
       </c>
       <c r="G100" s="11">
-        <v>195</v>
+        <v>35</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="11">
         <f>G100*H100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="14">
         <v>94</v>
       </c>
       <c r="B101" s="7" t="s">
         <v>385</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="17" t="s">
         <v>386</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>387</v>
       </c>
       <c r="F101" s="6" t="s">
         <v>388</v>
       </c>
       <c r="G101" s="11">
-        <v>235</v>
+        <v>37.5</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="11">
         <f>G101*H101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="14">
         <v>95</v>
       </c>
       <c r="B102" s="7" t="s">
         <v>389</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="17" t="s">
         <v>390</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>391</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>392</v>
       </c>
       <c r="G102" s="11">
-        <v>158</v>
+        <v>181</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="11">
         <f>G102*H102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="14">
         <v>96</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>393</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="17" t="s">
         <v>394</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>395</v>
       </c>
       <c r="F103" s="6" t="s">
         <v>396</v>
       </c>
       <c r="G103" s="11">
-        <v>160</v>
+        <v>70</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="11">
         <f>G103*H103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="14">
         <v>97</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>397</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="17" t="s">
         <v>398</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>399</v>
       </c>
       <c r="F104" s="6" t="s">
         <v>400</v>
       </c>
       <c r="G104" s="11">
-        <v>205</v>
+        <v>50</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="11">
         <f>G104*H104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="14">
         <v>98</v>
       </c>
       <c r="B105" s="7" t="s">
         <v>401</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="17" t="s">
         <v>402</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>403</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>404</v>
       </c>
       <c r="G105" s="11">
-        <v>205</v>
+        <v>71</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="11">
         <f>G105*H105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="14">
         <v>99</v>
       </c>
       <c r="B106" s="7" t="s">
         <v>405</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="17" t="s">
         <v>406</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>407</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>408</v>
       </c>
       <c r="G106" s="11">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="11">
         <f>G106*H106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="14">
         <v>100</v>
       </c>
       <c r="B107" s="7" t="s">
         <v>409</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="17" t="s">
         <v>410</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>411</v>
       </c>
       <c r="F107" s="6" t="s">
         <v>412</v>
       </c>
       <c r="G107" s="11">
-        <v>199</v>
+        <v>77</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="11">
         <f>G107*H107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="14">
         <v>101</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>413</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="17" t="s">
         <v>414</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>415</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>416</v>
       </c>
       <c r="G108" s="11">
-        <v>348</v>
+        <v>80</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="11">
         <f>G108*H108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="14">
         <v>102</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>417</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="17" t="s">
         <v>418</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>419</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>420</v>
       </c>
       <c r="G109" s="11">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="11">
         <f>G109*H109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="14">
         <v>103</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>421</v>
       </c>
       <c r="C110" s="6"/>
       <c r="D110" s="17" t="s">
         <v>422</v>
       </c>
       <c r="E110" s="8" t="s">
         <v>423</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>424</v>
       </c>
       <c r="G110" s="11">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="11">
         <f>G110*H110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="14">
         <v>104</v>
       </c>
       <c r="B111" s="7" t="s">
         <v>425</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="17" t="s">
         <v>426</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>427</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>428</v>
       </c>
       <c r="G111" s="11">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="11">
         <f>G111*H111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="14">
         <v>105</v>
       </c>
       <c r="B112" s="7" t="s">
         <v>429</v>
       </c>
       <c r="C112" s="6"/>
       <c r="D112" s="17" t="s">
         <v>430</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>431</v>
       </c>
       <c r="F112" s="6" t="s">
         <v>432</v>
       </c>
       <c r="G112" s="11">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="11">
         <f>G112*H112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="14">
         <v>106</v>
       </c>
       <c r="B113" s="7" t="s">
         <v>433</v>
       </c>
       <c r="C113" s="6"/>
       <c r="D113" s="17" t="s">
         <v>434</v>
       </c>
       <c r="E113" s="8" t="s">
         <v>435</v>
       </c>
       <c r="F113" s="6" t="s">
         <v>436</v>
       </c>
       <c r="G113" s="11">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="11">
         <f>G113*H113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="14">
         <v>107</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>437</v>
       </c>
       <c r="C114" s="6"/>
       <c r="D114" s="17" t="s">
         <v>438</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>439</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>440</v>
       </c>
       <c r="G114" s="11">
-        <v>37.5</v>
+        <v>75</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="11">
         <f>G114*H114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="14">
         <v>108</v>
       </c>
       <c r="B115" s="7" t="s">
         <v>441</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="17" t="s">
         <v>442</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>443</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>444</v>
       </c>
       <c r="G115" s="11">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="11">
         <f>G115*H115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A116" s="14">
         <v>109</v>
       </c>
       <c r="B116" s="7" t="s">
         <v>445</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="17" t="s">
         <v>446</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>447</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>448</v>
       </c>
       <c r="G116" s="11">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="11">
         <f>G116*H116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A117" s="14">
         <v>110</v>
       </c>
       <c r="B117" s="7" t="s">
         <v>449</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="17" t="s">
         <v>450</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>451</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>452</v>
       </c>
       <c r="G117" s="11">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="11">
         <f>G117*H117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A118" s="14">
         <v>111</v>
       </c>
       <c r="B118" s="7" t="s">
         <v>453</v>
       </c>
       <c r="C118" s="6"/>
       <c r="D118" s="17" t="s">
         <v>454</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>455</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>456</v>
       </c>
       <c r="G118" s="11">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="11">
         <f>G118*H118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A119" s="14">
         <v>112</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>457</v>
       </c>
       <c r="C119" s="6"/>
       <c r="D119" s="17" t="s">
         <v>458</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>459</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>460</v>
       </c>
       <c r="G119" s="11">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="11">
         <f>G119*H119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A120" s="14">
         <v>113</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>461</v>
       </c>
       <c r="C120" s="6"/>
       <c r="D120" s="17" t="s">
         <v>462</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>463</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>464</v>
       </c>
       <c r="G120" s="11">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="11">
         <f>G120*H120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A121" s="14">
         <v>114</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>465</v>
       </c>
       <c r="C121" s="6"/>
       <c r="D121" s="17" t="s">
         <v>466</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>467</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>468</v>
       </c>
       <c r="G121" s="11">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="11">
         <f>G121*H121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A122" s="14">
         <v>115</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>469</v>
       </c>
       <c r="C122" s="6"/>
       <c r="D122" s="17" t="s">
         <v>470</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>471</v>
       </c>
       <c r="F122" s="6" t="s">
         <v>472</v>
       </c>
       <c r="G122" s="11">
-        <v>155</v>
+        <v>49</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="11">
         <f>G122*H122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A123" s="14">
         <v>116</v>
       </c>
       <c r="B123" s="7" t="s">
         <v>473</v>
       </c>
       <c r="C123" s="6"/>
       <c r="D123" s="17" t="s">
         <v>474</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>475</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>476</v>
       </c>
       <c r="G123" s="11">
@@ -10678,545 +10048,545 @@
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="11">
         <f>G123*H123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A124" s="14">
         <v>117</v>
       </c>
       <c r="B124" s="7" t="s">
         <v>477</v>
       </c>
       <c r="C124" s="6"/>
       <c r="D124" s="17" t="s">
         <v>478</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>479</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>480</v>
       </c>
       <c r="G124" s="11">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="11">
         <f>G124*H124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A125" s="14">
         <v>118</v>
       </c>
       <c r="B125" s="7" t="s">
         <v>481</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="17" t="s">
         <v>482</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>483</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>484</v>
       </c>
       <c r="G125" s="11">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="11">
         <f>G125*H125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A126" s="14">
         <v>119</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>485</v>
       </c>
       <c r="C126" s="6"/>
       <c r="D126" s="17" t="s">
         <v>486</v>
       </c>
       <c r="E126" s="8" t="s">
         <v>487</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>488</v>
       </c>
       <c r="G126" s="11">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="11">
         <f>G126*H126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A127" s="14">
         <v>120</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>489</v>
       </c>
       <c r="C127" s="6"/>
       <c r="D127" s="17" t="s">
         <v>490</v>
       </c>
       <c r="E127" s="8" t="s">
         <v>491</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>492</v>
       </c>
       <c r="G127" s="11">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="11">
         <f>G127*H127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A128" s="14">
         <v>121</v>
       </c>
       <c r="B128" s="7" t="s">
         <v>493</v>
       </c>
       <c r="C128" s="6"/>
       <c r="D128" s="17" t="s">
         <v>494</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>495</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>496</v>
       </c>
       <c r="G128" s="11">
-        <v>170</v>
+        <v>41</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="11">
         <f>G128*H128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A129" s="14">
         <v>122</v>
       </c>
       <c r="B129" s="7" t="s">
         <v>497</v>
       </c>
       <c r="C129" s="6"/>
       <c r="D129" s="17" t="s">
         <v>498</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>499</v>
       </c>
       <c r="F129" s="6" t="s">
         <v>500</v>
       </c>
       <c r="G129" s="11">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="11">
         <f>G129*H129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A130" s="14">
         <v>123</v>
       </c>
       <c r="B130" s="7" t="s">
         <v>501</v>
       </c>
       <c r="C130" s="6"/>
       <c r="D130" s="17" t="s">
         <v>502</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>503</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>504</v>
       </c>
       <c r="G130" s="11">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="11">
         <f>G130*H130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A131" s="14">
         <v>124</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>505</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="17" t="s">
         <v>506</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>507</v>
       </c>
       <c r="F131" s="6" t="s">
         <v>508</v>
       </c>
       <c r="G131" s="11">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="11">
         <f>G131*H131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A132" s="14">
         <v>125</v>
       </c>
       <c r="B132" s="7" t="s">
         <v>509</v>
       </c>
       <c r="C132" s="6"/>
       <c r="D132" s="17" t="s">
         <v>510</v>
       </c>
       <c r="E132" s="8" t="s">
         <v>511</v>
       </c>
       <c r="F132" s="6" t="s">
         <v>512</v>
       </c>
       <c r="G132" s="11">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="H132" s="6"/>
       <c r="I132" s="11">
         <f>G132*H132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A133" s="14">
         <v>126</v>
       </c>
       <c r="B133" s="7" t="s">
         <v>513</v>
       </c>
       <c r="C133" s="6"/>
       <c r="D133" s="17" t="s">
         <v>514</v>
       </c>
       <c r="E133" s="8" t="s">
         <v>515</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>516</v>
       </c>
       <c r="G133" s="11">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="H133" s="6"/>
       <c r="I133" s="11">
         <f>G133*H133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A134" s="14">
         <v>127</v>
       </c>
       <c r="B134" s="7" t="s">
         <v>517</v>
       </c>
       <c r="C134" s="6"/>
       <c r="D134" s="17" t="s">
         <v>518</v>
       </c>
       <c r="E134" s="8" t="s">
         <v>519</v>
       </c>
       <c r="F134" s="6" t="s">
         <v>520</v>
       </c>
       <c r="G134" s="11">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H134" s="6"/>
       <c r="I134" s="11">
         <f>G134*H134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A135" s="14">
         <v>128</v>
       </c>
       <c r="B135" s="7" t="s">
         <v>521</v>
       </c>
       <c r="C135" s="6"/>
       <c r="D135" s="17" t="s">
         <v>522</v>
       </c>
       <c r="E135" s="8" t="s">
         <v>523</v>
       </c>
       <c r="F135" s="6" t="s">
         <v>524</v>
       </c>
       <c r="G135" s="11">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="H135" s="6"/>
       <c r="I135" s="11">
         <f>G135*H135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A136" s="14">
         <v>129</v>
       </c>
       <c r="B136" s="7" t="s">
         <v>525</v>
       </c>
       <c r="C136" s="6"/>
       <c r="D136" s="17" t="s">
         <v>526</v>
       </c>
       <c r="E136" s="8" t="s">
         <v>527</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>528</v>
       </c>
       <c r="G136" s="11">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="H136" s="6"/>
       <c r="I136" s="11">
         <f>G136*H136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A137" s="14">
         <v>130</v>
       </c>
       <c r="B137" s="7" t="s">
         <v>529</v>
       </c>
       <c r="C137" s="6"/>
       <c r="D137" s="17" t="s">
         <v>530</v>
       </c>
       <c r="E137" s="8" t="s">
         <v>531</v>
       </c>
       <c r="F137" s="6" t="s">
         <v>532</v>
       </c>
       <c r="G137" s="11">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="H137" s="6"/>
       <c r="I137" s="11">
         <f>G137*H137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A138" s="14">
         <v>131</v>
       </c>
       <c r="B138" s="7" t="s">
         <v>533</v>
       </c>
       <c r="C138" s="6"/>
       <c r="D138" s="17" t="s">
         <v>534</v>
       </c>
       <c r="E138" s="8" t="s">
         <v>535</v>
       </c>
       <c r="F138" s="6" t="s">
         <v>536</v>
       </c>
       <c r="G138" s="11">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="H138" s="6"/>
       <c r="I138" s="11">
         <f>G138*H138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A139" s="14">
         <v>132</v>
       </c>
       <c r="B139" s="7" t="s">
         <v>537</v>
       </c>
       <c r="C139" s="6"/>
       <c r="D139" s="17" t="s">
         <v>538</v>
       </c>
       <c r="E139" s="8" t="s">
         <v>539</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>540</v>
       </c>
       <c r="G139" s="11">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="H139" s="6"/>
       <c r="I139" s="11">
         <f>G139*H139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A140" s="14">
         <v>133</v>
       </c>
       <c r="B140" s="7" t="s">
         <v>541</v>
       </c>
       <c r="C140" s="6"/>
       <c r="D140" s="17" t="s">
         <v>542</v>
       </c>
       <c r="E140" s="8" t="s">
         <v>543</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>544</v>
       </c>
       <c r="G140" s="11">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H140" s="6"/>
       <c r="I140" s="11">
         <f>G140*H140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A141" s="14">
         <v>134</v>
       </c>
       <c r="B141" s="7" t="s">
         <v>545</v>
       </c>
       <c r="C141" s="6"/>
       <c r="D141" s="17" t="s">
         <v>546</v>
       </c>
       <c r="E141" s="8" t="s">
         <v>547</v>
       </c>
       <c r="F141" s="6" t="s">
         <v>548</v>
       </c>
       <c r="G141" s="11">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H141" s="6"/>
       <c r="I141" s="11">
         <f>G141*H141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A142" s="14">
         <v>135</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>549</v>
       </c>
       <c r="C142" s="6"/>
       <c r="D142" s="17" t="s">
         <v>550</v>
       </c>
       <c r="E142" s="8" t="s">
         <v>551</v>
       </c>
       <c r="F142" s="6" t="s">
         <v>552</v>
       </c>
       <c r="G142" s="11">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="H142" s="6"/>
       <c r="I142" s="11">
         <f>G142*H142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A143" s="14">
         <v>136</v>
       </c>
       <c r="B143" s="7" t="s">
         <v>553</v>
       </c>
       <c r="C143" s="6"/>
       <c r="D143" s="17" t="s">
         <v>554</v>
       </c>
       <c r="E143" s="8" t="s">
         <v>555</v>
       </c>
       <c r="F143" s="6" t="s">
         <v>556</v>
       </c>
       <c r="G143" s="11">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="H143" s="6"/>
       <c r="I143" s="11">
         <f>G143*H143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A144" s="14">
         <v>137</v>
       </c>
       <c r="B144" s="7" t="s">
         <v>557</v>
       </c>
       <c r="C144" s="6"/>
       <c r="D144" s="17" t="s">
         <v>558</v>
       </c>
       <c r="E144" s="8" t="s">
         <v>559</v>
       </c>
       <c r="F144" s="6" t="s">
         <v>560</v>
       </c>
       <c r="G144" s="11">
@@ -11224,848 +10594,458 @@
       </c>
       <c r="H144" s="6"/>
       <c r="I144" s="11">
         <f>G144*H144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A145" s="14">
         <v>138</v>
       </c>
       <c r="B145" s="7" t="s">
         <v>561</v>
       </c>
       <c r="C145" s="6"/>
       <c r="D145" s="17" t="s">
         <v>562</v>
       </c>
       <c r="E145" s="8" t="s">
         <v>563</v>
       </c>
       <c r="F145" s="6" t="s">
         <v>564</v>
       </c>
       <c r="G145" s="11">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H145" s="6"/>
       <c r="I145" s="11">
         <f>G145*H145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A146" s="14">
         <v>139</v>
       </c>
       <c r="B146" s="7" t="s">
         <v>565</v>
       </c>
       <c r="C146" s="6"/>
       <c r="D146" s="17" t="s">
         <v>566</v>
       </c>
       <c r="E146" s="8" t="s">
         <v>567</v>
       </c>
       <c r="F146" s="6" t="s">
         <v>568</v>
       </c>
       <c r="G146" s="11">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H146" s="6"/>
       <c r="I146" s="11">
         <f>G146*H146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A147" s="14">
         <v>140</v>
       </c>
       <c r="B147" s="7" t="s">
         <v>569</v>
       </c>
       <c r="C147" s="6"/>
       <c r="D147" s="17" t="s">
         <v>570</v>
       </c>
       <c r="E147" s="8" t="s">
         <v>571</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>572</v>
       </c>
       <c r="G147" s="11">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H147" s="6"/>
       <c r="I147" s="11">
         <f>G147*H147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A148" s="14">
         <v>141</v>
       </c>
       <c r="B148" s="7" t="s">
         <v>573</v>
       </c>
       <c r="C148" s="6"/>
       <c r="D148" s="17" t="s">
         <v>574</v>
       </c>
       <c r="E148" s="8" t="s">
         <v>575</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>576</v>
       </c>
       <c r="G148" s="11">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H148" s="6"/>
       <c r="I148" s="11">
         <f>G148*H148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A149" s="14">
         <v>142</v>
       </c>
       <c r="B149" s="7" t="s">
         <v>577</v>
       </c>
       <c r="C149" s="6"/>
       <c r="D149" s="17" t="s">
         <v>578</v>
       </c>
       <c r="E149" s="8" t="s">
         <v>579</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>580</v>
       </c>
       <c r="G149" s="11">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H149" s="6"/>
       <c r="I149" s="11">
         <f>G149*H149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A150" s="14">
         <v>143</v>
       </c>
       <c r="B150" s="7" t="s">
         <v>581</v>
       </c>
       <c r="C150" s="6"/>
       <c r="D150" s="17" t="s">
         <v>582</v>
       </c>
       <c r="E150" s="8" t="s">
         <v>583</v>
       </c>
       <c r="F150" s="6" t="s">
         <v>584</v>
       </c>
       <c r="G150" s="11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H150" s="6"/>
       <c r="I150" s="11">
         <f>G150*H150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A151" s="14">
         <v>144</v>
       </c>
       <c r="B151" s="7" t="s">
         <v>585</v>
       </c>
       <c r="C151" s="6"/>
       <c r="D151" s="17" t="s">
         <v>586</v>
       </c>
       <c r="E151" s="8" t="s">
         <v>587</v>
       </c>
       <c r="F151" s="6" t="s">
         <v>588</v>
       </c>
       <c r="G151" s="11">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H151" s="6"/>
       <c r="I151" s="11">
         <f>G151*H151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A152" s="14">
         <v>145</v>
       </c>
       <c r="B152" s="7" t="s">
         <v>589</v>
       </c>
       <c r="C152" s="6"/>
       <c r="D152" s="17" t="s">
         <v>590</v>
       </c>
       <c r="E152" s="8" t="s">
         <v>591</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>592</v>
       </c>
       <c r="G152" s="11">
-        <v>30</v>
+        <v>52.5</v>
       </c>
       <c r="H152" s="6"/>
       <c r="I152" s="11">
         <f>G152*H152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A153" s="14">
         <v>146</v>
       </c>
       <c r="B153" s="7" t="s">
         <v>593</v>
       </c>
       <c r="C153" s="6"/>
       <c r="D153" s="17" t="s">
         <v>594</v>
       </c>
       <c r="E153" s="8" t="s">
         <v>595</v>
       </c>
       <c r="F153" s="6" t="s">
         <v>596</v>
       </c>
       <c r="G153" s="11">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="H153" s="6"/>
       <c r="I153" s="11">
         <f>G153*H153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A154" s="14">
         <v>147</v>
       </c>
       <c r="B154" s="7" t="s">
         <v>597</v>
       </c>
       <c r="C154" s="6"/>
       <c r="D154" s="17" t="s">
         <v>598</v>
       </c>
       <c r="E154" s="8" t="s">
         <v>599</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>600</v>
       </c>
       <c r="G154" s="11">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="H154" s="6"/>
       <c r="I154" s="11">
         <f>G154*H154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A155" s="14">
         <v>148</v>
       </c>
       <c r="B155" s="7" t="s">
         <v>601</v>
       </c>
       <c r="C155" s="6"/>
       <c r="D155" s="17" t="s">
         <v>602</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>603</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>604</v>
       </c>
       <c r="G155" s="11">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="H155" s="6"/>
       <c r="I155" s="11">
         <f>G155*H155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A156" s="14">
         <v>149</v>
       </c>
       <c r="B156" s="7" t="s">
         <v>605</v>
       </c>
       <c r="C156" s="6"/>
       <c r="D156" s="17" t="s">
         <v>606</v>
       </c>
       <c r="E156" s="8" t="s">
         <v>607</v>
       </c>
       <c r="F156" s="6" t="s">
         <v>608</v>
       </c>
       <c r="G156" s="11">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="H156" s="6"/>
       <c r="I156" s="11">
         <f>G156*H156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A157" s="14">
         <v>150</v>
       </c>
       <c r="B157" s="7" t="s">
         <v>609</v>
       </c>
       <c r="C157" s="6"/>
       <c r="D157" s="17" t="s">
         <v>610</v>
       </c>
       <c r="E157" s="8" t="s">
         <v>611</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>612</v>
       </c>
       <c r="G157" s="11">
-        <v>29</v>
+        <v>185</v>
       </c>
       <c r="H157" s="6"/>
       <c r="I157" s="11">
         <f>G157*H157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A158" s="14">
         <v>151</v>
       </c>
       <c r="B158" s="7" t="s">
         <v>613</v>
       </c>
       <c r="C158" s="6"/>
       <c r="D158" s="17" t="s">
         <v>614</v>
       </c>
       <c r="E158" s="8" t="s">
         <v>615</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>616</v>
       </c>
       <c r="G158" s="11">
-        <v>29</v>
+        <v>152</v>
       </c>
       <c r="H158" s="6"/>
       <c r="I158" s="11">
         <f>G158*H158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A159" s="14">
         <v>152</v>
       </c>
       <c r="B159" s="7" t="s">
         <v>617</v>
       </c>
       <c r="C159" s="6"/>
       <c r="D159" s="17" t="s">
         <v>618</v>
       </c>
       <c r="E159" s="8" t="s">
         <v>619</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>620</v>
       </c>
       <c r="G159" s="11">
-        <v>31</v>
+        <v>148</v>
       </c>
       <c r="H159" s="6"/>
       <c r="I159" s="11">
         <f>G159*H159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A160" s="14">
         <v>153</v>
       </c>
       <c r="B160" s="7" t="s">
         <v>621</v>
       </c>
       <c r="C160" s="6"/>
       <c r="D160" s="17" t="s">
         <v>622</v>
       </c>
       <c r="E160" s="8" t="s">
         <v>623</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>624</v>
       </c>
       <c r="G160" s="11">
-        <v>36</v>
+        <v>144</v>
       </c>
       <c r="H160" s="6"/>
       <c r="I160" s="11">
         <f>G160*H160</f>
         <v>0</v>
       </c>
     </row>
-    <row r="161" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B161" s="7" t="s">
+    <row r="161" spans="1:9">
+      <c r="G161" t="s">
         <v>625</v>
       </c>
-      <c r="C161" s="6"/>
-[...391 lines deleted...]
-        <f>SUM(I6:I175)</f>
+      <c r="H161">
+        <f>SUM(H6:H160)</f>
+        <v>0</v>
+      </c>
+      <c r="I161">
+        <f>SUM(I6:I160)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
@@ -12339,80 +11319,50 @@
     <hyperlink ref="F148" r:id="rId_hyperlink_283"/>
     <hyperlink ref="E149" r:id="rId_hyperlink_284"/>
     <hyperlink ref="F149" r:id="rId_hyperlink_285"/>
     <hyperlink ref="E150" r:id="rId_hyperlink_286"/>
     <hyperlink ref="F150" r:id="rId_hyperlink_287"/>
     <hyperlink ref="E151" r:id="rId_hyperlink_288"/>
     <hyperlink ref="F151" r:id="rId_hyperlink_289"/>
     <hyperlink ref="E152" r:id="rId_hyperlink_290"/>
     <hyperlink ref="F152" r:id="rId_hyperlink_291"/>
     <hyperlink ref="E153" r:id="rId_hyperlink_292"/>
     <hyperlink ref="F153" r:id="rId_hyperlink_293"/>
     <hyperlink ref="E154" r:id="rId_hyperlink_294"/>
     <hyperlink ref="F154" r:id="rId_hyperlink_295"/>
     <hyperlink ref="E155" r:id="rId_hyperlink_296"/>
     <hyperlink ref="F155" r:id="rId_hyperlink_297"/>
     <hyperlink ref="E156" r:id="rId_hyperlink_298"/>
     <hyperlink ref="F156" r:id="rId_hyperlink_299"/>
     <hyperlink ref="E157" r:id="rId_hyperlink_300"/>
     <hyperlink ref="F157" r:id="rId_hyperlink_301"/>
     <hyperlink ref="E158" r:id="rId_hyperlink_302"/>
     <hyperlink ref="F158" r:id="rId_hyperlink_303"/>
     <hyperlink ref="E159" r:id="rId_hyperlink_304"/>
     <hyperlink ref="F159" r:id="rId_hyperlink_305"/>
     <hyperlink ref="E160" r:id="rId_hyperlink_306"/>
     <hyperlink ref="F160" r:id="rId_hyperlink_307"/>
-    <hyperlink ref="E161" r:id="rId_hyperlink_308"/>
-[...28 lines deleted...]
-    <hyperlink ref="F175" r:id="rId_hyperlink_337"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>