--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -1,74 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:10:35</t>
+    <t>Актуальность прайса на: 2026-09-21 13:28:42</t>
   </si>
   <si>
     <t>Телемагазин</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -117,86 +116,62 @@
   <si>
     <t>0039855</t>
   </si>
   <si>
     <t>АРБУЗОРЕЗКА-нож д/резки арбузов5351</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/58/29/72958/images/74876/74876.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72958/</t>
   </si>
   <si>
     <t>0046133</t>
   </si>
   <si>
     <t>Браслет светоотражающий 30см мега</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/03/95/79503/images/85993/85993.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79503/</t>
   </si>
   <si>
-    <t>0044596</t>
-[...10 lines deleted...]
-  <si>
     <t>0045136</t>
   </si>
   <si>
     <t>Веник силиконовый KH-4558a</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/16/84/78416/images/84208/84208.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78416/</t>
   </si>
   <si>
-    <t>0022051</t>
-[...10 lines deleted...]
-  <si>
     <t>0011579</t>
   </si>
   <si>
     <t>Губка Золушка абразив</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/75/29/32975/images/80361/80361.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/gubka-zoluhka-abraziv/</t>
   </si>
   <si>
     <t>0037192</t>
   </si>
   <si>
     <t>Держатель д/щетки и пасты KH-3209</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/40/00/70040/images/70239/70239.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70040/</t>
   </si>
   <si>
     <t>0027096</t>
@@ -285,170 +260,134 @@
   <si>
     <t>0037351</t>
   </si>
   <si>
     <t>Зонт наоборот Черная Газета 4330</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/93/05/80593/images/87745/87745.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70257-1/</t>
   </si>
   <si>
     <t>0039042</t>
   </si>
   <si>
     <t>Игрушка THUMB CHUCKS контр.мяч</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/04/21/72104/images/73279/73279.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72104/</t>
   </si>
   <si>
-    <t>0033620</t>
-[...10 lines deleted...]
-  <si>
     <t>0032436</t>
   </si>
   <si>
     <t>Капсула д/белья Капля Голубая</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/37/51/65137/images/77657/77657.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/65137/</t>
   </si>
   <si>
     <t>0032161</t>
   </si>
   <si>
     <t>Капсула д/белья Капля Розовая</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/49/48/64849/images/66357/66357.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/64849/</t>
   </si>
   <si>
     <t>0032437</t>
   </si>
   <si>
     <t>Капсула д/белья Капля Салатовый</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/38/51/65138/images/66355/66355.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/65138/</t>
   </si>
   <si>
     <t>0045471</t>
   </si>
   <si>
     <t>Капусторезка Молния KH-4936</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/33/88/78833/images/85035/85035.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78833/</t>
   </si>
   <si>
-    <t>0036899</t>
-[...10 lines deleted...]
-  <si>
     <t>0038634</t>
   </si>
   <si>
     <t>Комбайн Торнадика рыхлитель</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/99/16/71699/images/72617/72617.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71699/</t>
   </si>
   <si>
     <t>0035160</t>
   </si>
   <si>
     <t>Контейнер в холодильник 414-051</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/08/79/67908/images/68305/68305.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/67908/</t>
   </si>
   <si>
     <t>0038635</t>
   </si>
   <si>
     <t>Кустодёр Торнадика</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/00/17/71700/images/72616/72616.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71700/</t>
   </si>
   <si>
-    <t>0038637</t>
-[...10 lines deleted...]
-  <si>
     <t>0017003</t>
   </si>
   <si>
     <t>Массажер Дельфин большой от сети</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/07/93/49307/images/39085/39085.750x0.png</t>
   </si>
   <si>
     <t>https://spbtovar.ru/49307/</t>
   </si>
   <si>
     <t>0010282</t>
   </si>
   <si>
     <t>Массажер мурашка 22см MUR23 342-048</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/20/18/31820/images/31213/31213.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/31820/</t>
   </si>
   <si>
     <t>0037393</t>
@@ -513,86 +452,62 @@
   <si>
     <t>0030194</t>
   </si>
   <si>
     <t>Насадка Turbo Flex МО-1543 565-089</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/80/28/62880/images/57165/57165.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/62880/</t>
   </si>
   <si>
     <t>0010279</t>
   </si>
   <si>
     <t>Нелопающиеся пузыри Е-9 9мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/65/16/31665/images/31051/31051.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/nelopajushiesja-puzyri-wb814-8ml/</t>
   </si>
   <si>
-    <t>0048338</t>
-[...10 lines deleted...]
-  <si>
     <t>0045476</t>
   </si>
   <si>
     <t>Очки лупа BIG VISION KH-3132</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/36/88/78836/images/85031/85031.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78836/</t>
   </si>
   <si>
-    <t>0045465</t>
-[...10 lines deleted...]
-  <si>
     <t>0048342</t>
   </si>
   <si>
     <t>Патчи д/ступней Очищающие 022-344</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/13/19/81913/images/90489/90489.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81913/</t>
   </si>
   <si>
     <t>0048339</t>
   </si>
   <si>
     <t>Патчи травяные д/коленей 2шт022-340</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/10/19/81910/images/90427/90427.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81910/</t>
   </si>
   <si>
     <t>0042919</t>
@@ -657,110 +572,86 @@
   <si>
     <t>0048341</t>
   </si>
   <si>
     <t>Пластырь д/тела Лацзяо 2шт 022-343</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/12/19/81912/images/90381/90381.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81912/</t>
   </si>
   <si>
     <t>0040702</t>
   </si>
   <si>
     <t>Пластырь д/шейного отдела KH-3710</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/25/38/73825/images/76589/76589.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73825/</t>
   </si>
   <si>
-    <t>0048343</t>
-[...10 lines deleted...]
-  <si>
     <t>0039293</t>
   </si>
   <si>
     <t>Пленка ВИТРАЖ самокл.0.45*2м 104321</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72371/</t>
   </si>
   <si>
     <t>0039295</t>
   </si>
   <si>
     <t>Пленка ВИТРАЖ самокл.0.45*2м 104324</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72373/</t>
   </si>
   <si>
     <t>0033359</t>
   </si>
   <si>
     <t>Пленка от солнца на окно 60см*3м</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/24/60/66024/images/61342/61342.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/66024/</t>
   </si>
   <si>
-    <t>0038636</t>
-[...10 lines deleted...]
-  <si>
     <t>0045464</t>
   </si>
   <si>
     <t>Подставки АНТИВИБРО Shock Pad 4шт</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/26/88/78826/images/85025/85025.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78826/</t>
   </si>
   <si>
     <t>0040845</t>
   </si>
   <si>
     <t>Полка на раковину раздвижн.KH-3947</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/70/39/73970/images/77546/77546.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73970/</t>
   </si>
   <si>
     <t>0047265</t>
@@ -789,146 +680,110 @@
   <si>
     <t>0027111</t>
   </si>
   <si>
     <t>Помпа д/воды ENERGY EN-001 18-19л.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/94/95/59594/images/52152/52152.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/59594/</t>
   </si>
   <si>
     <t>0046116</t>
   </si>
   <si>
     <t>Пресс для бургеров 12см MCD KH-4371</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/83/94/79483/images/85945/85945.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79483/</t>
   </si>
   <si>
-    <t>0034139</t>
-[...10 lines deleted...]
-  <si>
     <t>0039534</t>
   </si>
   <si>
     <t>Ручная швейная машинка KH-3328</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/41/26/72641/images/74262/74262.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72641/</t>
   </si>
   <si>
     <t>0038633</t>
   </si>
   <si>
     <t>Ручной МИНИ культиватор Торнадика</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/98/16/71698/images/72612/72612.750x0.png</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71698/</t>
   </si>
   <si>
-    <t>0030292</t>
-[...10 lines deleted...]
-  <si>
     <t>0007467</t>
   </si>
   <si>
     <t>Сетка 7магнитов CLAS OHLSON(Швеция)</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/47/88/28847/images/28040/28040.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/setka-7magnitov-clas-ohlsonshvecija/</t>
   </si>
   <si>
     <t>0042920</t>
   </si>
   <si>
     <t>Силиконовые крышки 6шт 58751</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/69/60/76069/images/80764/80764.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76069/</t>
   </si>
   <si>
     <t>0040331</t>
   </si>
   <si>
     <t>Ситечко-фильтр д/ванны/кухни 1SF_02</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/44/34/73444/images/76036/76036.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73444/</t>
   </si>
   <si>
-    <t>0028520</t>
-[...10 lines deleted...]
-  <si>
     <t>0047680</t>
   </si>
   <si>
     <t>Складной стол синий KH-4430D</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/98/11/81198/images/89059/89059.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81198/</t>
   </si>
   <si>
     <t>0014834</t>
   </si>
   <si>
     <t>Снежколеп 111-003 (Россия) 34*10см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/20/70/47020/images/36290/36290.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/47020/</t>
   </si>
   <si>
     <t>0039874</t>
@@ -945,98 +800,74 @@
   <si>
     <t>0045469</t>
   </si>
   <si>
     <t>Ступка СТАЛЬНАЯ KH-5105</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/31/88/78831/images/85045/85045.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78831/</t>
   </si>
   <si>
     <t>0046283</t>
   </si>
   <si>
     <t>Таймер д/варки яиц 882-524</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/11/97/79711/images/86455/86455.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79711/</t>
   </si>
   <si>
-    <t>0029924</t>
-[...10 lines deleted...]
-  <si>
     <t>0027668</t>
   </si>
   <si>
     <t>Тренажер Умный фитнес 6пр. 139-002</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/00/02/60200/images/67158/67158.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/60200/</t>
   </si>
   <si>
     <t>0039047</t>
   </si>
   <si>
     <t>ФитоСолнышко светил.L-0.266м 18вт3л</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/09/21/72109/images/73292/73292.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72109/</t>
   </si>
   <si>
-    <t>0032158</t>
-[...10 lines deleted...]
-  <si>
     <t>0010224</t>
   </si>
   <si>
     <t>Чипсница АДИКОМ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/34/15/31534/images/30892/30892.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/chipsnica-adikom/</t>
   </si>
   <si>
     <t>0025912</t>
   </si>
   <si>
     <t>Шар-сердце диоды/батарейки</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/70/83/58370/images/50180/50180.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/58370/</t>
   </si>
   <si>
     <t>0047436</t>
@@ -1065,62 +896,50 @@
   <si>
     <t>0011746</t>
   </si>
   <si>
     <t>Шланг Hose 22.5м+насадка</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/52/31/33152/images/32610/32610.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/33152/</t>
   </si>
   <si>
     <t>0011748</t>
   </si>
   <si>
     <t>Шланг Hose 45м+насадка</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/54/31/33154/images/32612/32612.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/33154/</t>
   </si>
   <si>
-    <t>0011749</t>
-[...10 lines deleted...]
-  <si>
     <t>0046061</t>
   </si>
   <si>
     <t>Шнурки с Магнитами СЕРЫЕ 107990</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/21/94/79421/images/85841/85841.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79421/</t>
   </si>
   <si>
     <t>0035028</t>
   </si>
   <si>
     <t>Щетка д/домашних животных KH-3348</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/08/78/67808/images/64507/64507.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/67808/</t>
   </si>
   <si>
     <t>0033625</t>
@@ -1135,62 +954,50 @@
     <t>https://spbtovar.ru/66352/</t>
   </si>
   <si>
     <t>0045462</t>
   </si>
   <si>
     <t>Щетка статическая KH-4173</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/24/88/78824/images/85093/85093.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78824/</t>
   </si>
   <si>
     <t>0047263</t>
   </si>
   <si>
     <t>Электропомпа на бутылку USB KH-2927</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/50/07/80750/images/88080/88080.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80750/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://spbtovar.ru/epilyator-gladkie-nozhki/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1305,51 +1112,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90530.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85993.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83278.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70239.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73764.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76581.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75541.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77637.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66355.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69653.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72617.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68305.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81559.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70697.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81021.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90385.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80758.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90393.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90381.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81022.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88050.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62872.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57365.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76036.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90343.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86455.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77686.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67158.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787.96x9678.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32613.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85841.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629.96x9691.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90530.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85993.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70239.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73764.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33170.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76581.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75541.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87745.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77657.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66355.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72617.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68305.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70697.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81021.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85031.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90489.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80758.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90393.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90381.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77546.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88040.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88050.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52152.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76036.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90343.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86455.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67158.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88580.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32612.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85841.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64507.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61869.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88080.96x9675.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_66320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1470,2607 +1277,2127 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_93117" descr=""/>
+        <xdr:cNvPr id="6" name="product_93688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_93688" descr=""/>
+        <xdr:cNvPr id="7" name="product_52926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_69705" descr=""/>
+        <xdr:cNvPr id="8" name="product_85290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_52926" descr=""/>
+        <xdr:cNvPr id="9" name="product_74801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_85290" descr=""/>
+        <xdr:cNvPr id="10" name="product_83912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_74801" descr=""/>
+        <xdr:cNvPr id="11" name="product_53621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_83912" descr=""/>
+        <xdr:cNvPr id="12" name="product_89092" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_53621" descr=""/>
+        <xdr:cNvPr id="13" name="product_88542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_89092" descr=""/>
+        <xdr:cNvPr id="14" name="product_77818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_88542" descr=""/>
+        <xdr:cNvPr id="15" name="product_73811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_77818" descr=""/>
+        <xdr:cNvPr id="16" name="product_95874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_73811" descr=""/>
+        <xdr:cNvPr id="17" name="product_87363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_95874" descr=""/>
+        <xdr:cNvPr id="18" name="product_80370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_87363" descr=""/>
+        <xdr:cNvPr id="19" name="product_80080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_81585" descr=""/>
+        <xdr:cNvPr id="20" name="product_80371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_80370" descr=""/>
+        <xdr:cNvPr id="21" name="product_94105" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_80080" descr=""/>
+        <xdr:cNvPr id="22" name="product_86957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_80371" descr=""/>
+        <xdr:cNvPr id="23" name="product_83156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_94105" descr=""/>
+        <xdr:cNvPr id="24" name="product_86958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_84996" descr=""/>
+        <xdr:cNvPr id="25" name="product_64476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_86957" descr=""/>
+        <xdr:cNvPr id="26" name="product_51779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_83156" descr=""/>
+        <xdr:cNvPr id="27" name="product_85533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_86958" descr=""/>
+        <xdr:cNvPr id="28" name="product_94765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_86960" descr=""/>
+        <xdr:cNvPr id="29" name="product_91494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_64476" descr=""/>
+        <xdr:cNvPr id="30" name="product_94785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_51779" descr=""/>
+        <xdr:cNvPr id="31" name="product_94106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_85533" descr=""/>
+        <xdr:cNvPr id="32" name="product_78091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_94765" descr=""/>
+        <xdr:cNvPr id="33" name="product_51624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_91494" descr=""/>
+        <xdr:cNvPr id="34" name="product_94108" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_94785" descr=""/>
+        <xdr:cNvPr id="35" name="product_97202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_94106" descr=""/>
+        <xdr:cNvPr id="36" name="product_97199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_78091" descr=""/>
+        <xdr:cNvPr id="37" name="product_91335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_51624" descr=""/>
+        <xdr:cNvPr id="38" name="product_65902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_97198" descr=""/>
+        <xdr:cNvPr id="39" name="product_97197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_94108" descr=""/>
+        <xdr:cNvPr id="40" name="product_97200" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_94099" descr=""/>
+        <xdr:cNvPr id="41" name="product_90400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_97202" descr=""/>
+        <xdr:cNvPr id="42" name="product_97201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_97199" descr=""/>
+        <xdr:cNvPr id="43" name="product_89090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_91335" descr=""/>
+        <xdr:cNvPr id="44" name="product_87631" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_65902" descr=""/>
+        <xdr:cNvPr id="45" name="product_87633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_97197" descr=""/>
+        <xdr:cNvPr id="46" name="product_81260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_97200" descr=""/>
+        <xdr:cNvPr id="47" name="product_94098" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_90400" descr=""/>
+        <xdr:cNvPr id="48" name="product_89235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_97201" descr=""/>
+        <xdr:cNvPr id="49" name="product_96034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_89090" descr=""/>
+        <xdr:cNvPr id="50" name="product_96042" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_97203" descr=""/>
+        <xdr:cNvPr id="51" name="product_74795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_87631" descr=""/>
+        <xdr:cNvPr id="52" name="product_94761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_87633" descr=""/>
+        <xdr:cNvPr id="53" name="product_87901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_81260" descr=""/>
+        <xdr:cNvPr id="54" name="product_86956" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_86959" descr=""/>
+        <xdr:cNvPr id="55" name="product_48885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_94098" descr=""/>
+        <xdr:cNvPr id="56" name="product_91336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_89235" descr=""/>
+        <xdr:cNvPr id="57" name="product_88706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_96034" descr=""/>
+        <xdr:cNvPr id="58" name="product_96481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_96042" descr=""/>
+        <xdr:cNvPr id="59" name="product_62178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_74795" descr=""/>
+        <xdr:cNvPr id="60" name="product_97166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_94761" descr=""/>
+        <xdr:cNvPr id="61" name="product_94103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_82179" descr=""/>
+        <xdr:cNvPr id="62" name="product_94990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_87901" descr=""/>
+        <xdr:cNvPr id="63" name="product_75400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_86956" descr=""/>
+        <xdr:cNvPr id="64" name="product_87368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_78232" descr=""/>
+        <xdr:cNvPr id="65" name="product_51493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_48885" descr=""/>
+        <xdr:cNvPr id="66" name="product_73571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_91336" descr=""/>
+        <xdr:cNvPr id="67" name="product_96231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_88706" descr=""/>
+        <xdr:cNvPr id="68" name="product_97167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_76306" descr=""/>
+        <xdr:cNvPr id="69" name="product_53102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_96481" descr=""/>
+        <xdr:cNvPr id="70" name="product_53104" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_62178" descr=""/>
+        <xdr:cNvPr id="71" name="product_94698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_97166" descr=""/>
+        <xdr:cNvPr id="72" name="product_83056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_94103" descr=""/>
+        <xdr:cNvPr id="73" name="product_81590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_94990" descr=""/>
+        <xdr:cNvPr id="74" name="product_94096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_77815" descr=""/>
+        <xdr:cNvPr id="75" name="product_96032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
-        <a:stretch>
-[...478 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4329,59 +3656,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/11/51142/images/41183/41183.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51142/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/91/49173/images/38883/38883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/49173/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/19/81932/images/90530/90530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81932/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/29/72958/images/74876/74876.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72958/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/95/79503/images/85993/85993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79503/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/78/77845/images/83278/83278.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77845/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/84/78416/images/84208/84208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78416/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/45/54510/images/45315/45315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54510/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/29/32975/images/80361/80361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/gubka-zoluhka-abraziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/00/70040/images/70239/70239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70040/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/96/59600/images/73764/73764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/59600/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/86/68663/images/67827/67827.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68663/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/85/38515/images/33170/33170.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/38515/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/38/73827/images/76581/76581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73827/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/32/73282/images/75541/75541.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73282/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/26/62608/images/56726/56726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62608/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/86/58610/images/50564/50564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/05/80593/images/87745/87745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70257-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/21/72104/images/73279/73279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72104/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/63/66347/images/77637/77637.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66347/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/51/65137/images/77657/77657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65137/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/48/64849/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/64849/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/51/65138/images/66355/66355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65138/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/88/78833/images/85035/85035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78833/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/97/69746/images/69653/69653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69746/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/16/71699/images/72617/72617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71699/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/79/67908/images/68305/68305.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67908/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/17/71700/images/72616/72616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71700/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/17/71702/images/81559/81559.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71702/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/93/49307/images/39085/39085.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/49307/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/18/31820/images/31213/31213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/31820/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/02/70283/images/70697/70697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70283/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/94/79487/images/85960/85960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79487/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/62/76227/images/81021/81021.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mayatnik-ploskorez-tornadika/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/95/79507/images/86011/86011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/88/78834/images/85055/85055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78834/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/28/62880/images/57165/57165.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62880/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/16/31665/images/31051/31051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/nelopajushiesja-puzyri-wb814-8ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/19/81909/images/90385/90385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81909/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/88/78836/images/85031/85031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78836/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/88/78827/images/85084/85084.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78827/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/19/81913/images/90489/90489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81913/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/19/81910/images/90427/90427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81910/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/60/76068/images/80758/80758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76068/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/07/50729/images/40768/40768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50729/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/19/81908/images/90393/90393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81908/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/19/81911/images/90424/90424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81911/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/51/75134/images/79304/79304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75134/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/19/81912/images/90381/90381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81912/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/38/73825/images/76589/76589.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73825/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/19/81914/images/90482/90482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81914/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72371/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72373/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/60/66024/images/61342/61342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66024/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/17/71701/images/81022/81022.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71701/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/88/78826/images/85025/85025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78826/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/39/73970/images/77546/77546.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73970/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/07/80752/images/88040/88040.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80752/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/07/80759/images/88050/88050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80759/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/95/59594/images/52152/52152.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/59594/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/94/79483/images/85945/85945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79483/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/69/66937/images/62872/62872.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66937/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/26/72641/images/74262/74262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72641/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/16/71698/images/72612/72612.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71698/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/30/63021/images/57365/57365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63021/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/88/28847/images/28040/28040.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/setka-7magnitov-clas-ohlsonshvecija/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/60/76069/images/80764/80764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76069/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/34/73444/images/76036/76036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73444/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/11/61106/images/54453/54453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61106/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/11/81198/images/89059/89059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81198/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/70/47020/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47020/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/18/81877/images/90343/90343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72977-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/88/78831/images/85045/85045.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78831/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/97/79711/images/86455/86455.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79711/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/05/26/62605/images/77686/77686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62605/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/02/60200/images/67158/67158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60200/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/21/72109/images/73292/73292.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72109/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/48/64846/images/59787/59787.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/64846/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/15/31534/images/30892/30892.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/chipsnica-adikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/83/58370/images/50180/50180.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58370/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/09/80948/images/88580/88580.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80948/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/18/81878/images/90351/90351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78830-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/31/33152/images/32610/32610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/33152/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/31/33154/images/32612/32612.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/33154/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/31/33155/images/32613/32613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/33155/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/94/79421/images/85841/85841.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79421/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/78/67808/images/64507/64507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/63/66352/images/61869/61869.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66352/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/88/78824/images/85093/85093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78824/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/07/80750/images/88080/88080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80750/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/86/78667/images/84629/84629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/epilyator-gladkie-nozhki/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/11/51142/images/41183/41183.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51142/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/91/49173/images/38883/38883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/49173/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/19/81932/images/90530/90530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81932/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/29/72958/images/74876/74876.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72958/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/95/79503/images/85993/85993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79503/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/84/78416/images/84208/84208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78416/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/29/32975/images/80361/80361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/gubka-zoluhka-abraziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/00/70040/images/70239/70239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70040/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/96/59600/images/73764/73764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/59600/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/86/68663/images/67827/67827.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68663/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/85/38515/images/33170/33170.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/38515/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/38/73827/images/76581/76581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73827/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/32/73282/images/75541/75541.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73282/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/26/62608/images/56726/56726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62608/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/86/58610/images/50564/50564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58610/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/05/80593/images/87745/87745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70257-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/21/72104/images/73279/73279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72104/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/51/65137/images/77657/77657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65137/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/48/64849/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/64849/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/51/65138/images/66355/66355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65138/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/88/78833/images/85035/85035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78833/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/16/71699/images/72617/72617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71699/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/79/67908/images/68305/68305.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67908/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/17/71700/images/72616/72616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71700/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/93/49307/images/39085/39085.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/49307/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/18/31820/images/31213/31213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/31820/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/02/70283/images/70697/70697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70283/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/94/79487/images/85960/85960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79487/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/62/76227/images/81021/81021.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mayatnik-ploskorez-tornadika/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/95/79507/images/86011/86011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56781-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/88/78834/images/85055/85055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78834/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/28/62880/images/57165/57165.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62880/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/16/31665/images/31051/31051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/nelopajushiesja-puzyri-wb814-8ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/88/78836/images/85031/85031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78836/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/19/81913/images/90489/90489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81913/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/19/81910/images/90427/90427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81910/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/60/76068/images/80758/80758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76068/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/07/50729/images/40768/40768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50729/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/19/81908/images/90393/90393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81908/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/19/81911/images/90424/90424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81911/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/51/75134/images/79304/79304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/75134/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/19/81912/images/90381/90381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81912/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/38/73825/images/76589/76589.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73825/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/23/72371/images/73817/73817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72371/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/73/23/72373/images/73824/73824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72373/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/60/66024/images/61342/61342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66024/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/88/78826/images/85025/85025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78826/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/39/73970/images/77546/77546.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73970/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/07/80752/images/88040/88040.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80752/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/07/80759/images/88050/88050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80759/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/95/59594/images/52152/52152.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/59594/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/94/79483/images/85945/85945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79483/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/26/72641/images/74262/74262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72641/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/16/71698/images/72612/72612.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71698/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/88/28847/images/28040/28040.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/setka-7magnitov-clas-ohlsonshvecija/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/60/76069/images/80764/80764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76069/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/34/73444/images/76036/76036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73444/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/11/81198/images/89059/89059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81198/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/70/47020/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47020/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/18/81877/images/90343/90343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72977-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/88/78831/images/85045/85045.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78831/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/97/79711/images/86455/86455.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79711/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/02/60200/images/67158/67158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/21/72109/images/73292/73292.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72109/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/15/31534/images/30892/30892.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/chipsnica-adikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/83/58370/images/50180/50180.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58370/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/09/80948/images/88580/88580.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80948/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/18/81878/images/90351/90351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78830-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/31/33152/images/32610/32610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/33152/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/31/33154/images/32612/32612.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/33154/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/94/79421/images/85841/85841.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79421/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/78/67808/images/64507/64507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67808/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/52/63/66352/images/61869/61869.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66352/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/88/78824/images/85093/85093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78824/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/07/80750/images/88080/88080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80750/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -4506,51 +3833,51 @@
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="14">
         <v>4</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="11">
-        <v>275</v>
+        <v>279.5</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="14">
         <v>5</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="17" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="11">
@@ -4558,285 +3885,285 @@
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="14">
         <v>6</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="17" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="11">
-        <v>399</v>
+        <v>139</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="14">
         <v>7</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="17" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="11">
-        <v>139</v>
+        <v>45</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="14">
         <v>8</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="17" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="11">
-        <v>530</v>
+        <v>139</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="14">
         <v>9</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="17" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="11">
-        <v>45</v>
+        <v>399</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="14">
         <v>10</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G17" s="11">
-        <v>139</v>
+        <v>217</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="14">
         <v>11</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="17" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="11">
-        <v>399</v>
+        <v>299</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="11">
         <f>G18*H18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="14">
         <v>12</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="17" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="11">
-        <v>217</v>
+        <v>149</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="14">
         <v>13</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="17" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="11">
-        <v>299</v>
+        <v>180</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="14">
         <v>14</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="17" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G21" s="11">
-        <v>149</v>
+        <v>559</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="14">
         <v>15</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="17" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="11">
-        <v>180</v>
+        <v>559</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="14">
         <v>16</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="17" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>76</v>
       </c>
       <c r="G23" s="11">
@@ -4844,597 +4171,597 @@
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="11">
         <f>G23*H23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="14">
         <v>17</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="17" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>80</v>
       </c>
       <c r="G24" s="11">
-        <v>559</v>
+        <v>15</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="14">
         <v>18</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="17" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="11">
-        <v>559</v>
+        <v>119</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="14">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>88</v>
       </c>
       <c r="G26" s="11">
-        <v>15</v>
+        <v>119</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="11">
         <f>G26*H26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="14">
         <v>20</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="17" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>92</v>
       </c>
       <c r="G27" s="11">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="11">
         <f>G27*H27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="14">
         <v>21</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="17" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>95</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="11">
-        <v>119</v>
+        <v>879</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="11">
         <f>G28*H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="14">
         <v>22</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="17" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="11">
-        <v>119</v>
+        <v>3190</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="11">
         <f>G29*H29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="14">
         <v>23</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="17" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="11">
-        <v>119</v>
+        <v>75.5</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="11">
         <f>G30*H30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="14">
         <v>24</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="11">
-        <v>879</v>
+        <v>1490</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="11">
         <f>G31*H31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="14">
         <v>25</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>109</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="17" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="11">
-        <v>119</v>
+        <v>649</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="11">
         <f>G32*H32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="14">
         <v>26</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>113</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="17" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="11">
-        <v>3190</v>
+        <v>45</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="11">
         <f>G33*H33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="14">
         <v>27</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="17" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="11">
-        <v>75.5</v>
+        <v>1199</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="11">
         <f>G34*H34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="14">
         <v>28</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>121</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="17" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="11">
-        <v>1490</v>
+        <v>185</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="11">
         <f>G35*H35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="14">
         <v>29</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>125</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="17" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>128</v>
       </c>
       <c r="G36" s="11">
-        <v>890</v>
+        <v>690</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="11">
         <f>G36*H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="14">
         <v>30</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="17" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="11">
-        <v>649</v>
+        <v>15</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="11">
         <f>G37*H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="14">
         <v>31</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="17" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G38" s="11">
-        <v>45</v>
+        <v>99</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="11">
         <f>G38*H38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="14">
         <v>32</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>137</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="17" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="11">
-        <v>1199</v>
+        <v>99</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="11">
         <f>G39*H39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="14">
         <v>33</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>141</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="17" t="s">
         <v>142</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="11">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="11">
         <f>G40*H40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="14">
         <v>34</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>145</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="17" t="s">
         <v>146</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>148</v>
       </c>
       <c r="G41" s="11">
-        <v>690</v>
+        <v>199</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="11">
         <f>G41*H41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="14">
         <v>35</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="17" t="s">
         <v>150</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>151</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>152</v>
       </c>
       <c r="G42" s="11">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="11">
         <f>G42*H42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="14">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="17" t="s">
         <v>154</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>155</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>156</v>
       </c>
       <c r="G43" s="11">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="14">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="17" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="11">
-        <v>99</v>
+        <v>275</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="11">
         <f>G44*H44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="14">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="17" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="11">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="11">
         <f>G45*H45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="14">
         <v>39</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="17" t="s">
         <v>166</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>167</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="11">
@@ -5442,623 +4769,623 @@
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="11">
         <f>G46*H46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="14">
         <v>40</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>169</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="17" t="s">
         <v>170</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>171</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="11">
-        <v>199</v>
+        <v>39</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="11">
         <f>G47*H47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="14">
         <v>41</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>173</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="17" t="s">
         <v>174</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>175</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>176</v>
       </c>
       <c r="G48" s="11">
-        <v>179</v>
+        <v>59</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="11">
         <f>G48*H48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="14">
         <v>42</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>177</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="17" t="s">
         <v>178</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>179</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>180</v>
       </c>
       <c r="G49" s="11">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="11">
         <f>G49*H49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="14">
         <v>43</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>181</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="17" t="s">
         <v>182</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>183</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>184</v>
       </c>
       <c r="G50" s="11">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="11">
         <f>G50*H50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="14">
         <v>44</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>185</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="17" t="s">
         <v>186</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>187</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>188</v>
       </c>
       <c r="G51" s="11">
-        <v>275</v>
+        <v>139</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="11">
         <f>G51*H51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="14">
         <v>45</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="17" t="s">
         <v>190</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>191</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="11">
-        <v>99</v>
+        <v>139</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="11">
         <f>G52*H52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="14">
         <v>46</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="17" t="s">
         <v>194</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>195</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="11">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="11">
         <f>G53*H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="14">
         <v>47</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="17" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="11">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="11">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="14">
         <v>48</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="17" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="11">
-        <v>59</v>
+        <v>199</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="11">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="14">
         <v>49</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="17" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="11">
-        <v>63</v>
+        <v>135</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="11">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="14">
         <v>50</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="17" t="s">
         <v>210</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>211</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="11">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="11">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="14">
         <v>51</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="17" t="s">
         <v>214</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>215</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>216</v>
       </c>
       <c r="G58" s="11">
-        <v>71</v>
+        <v>229</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="11">
         <f>G58*H58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="14">
         <v>52</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="17" t="s">
         <v>218</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>219</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>220</v>
       </c>
       <c r="G59" s="11">
-        <v>139</v>
+        <v>199</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="11">
         <f>G59*H59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="14">
         <v>53</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="17" t="s">
         <v>222</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>223</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>224</v>
       </c>
       <c r="G60" s="11">
-        <v>139</v>
+        <v>299</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="11">
         <f>G60*H60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="14">
         <v>54</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="17" t="s">
         <v>226</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>227</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="11">
-        <v>35</v>
+        <v>630</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="11">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="14">
         <v>55</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>229</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="17" t="s">
         <v>230</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>231</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>232</v>
       </c>
       <c r="G62" s="11">
-        <v>690</v>
+        <v>299</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="11">
         <f>G62*H62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="14">
         <v>56</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>233</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="17" t="s">
         <v>234</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>235</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>236</v>
       </c>
       <c r="G63" s="11">
-        <v>85</v>
+        <v>215</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="11">
         <f>G63*H63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="14">
         <v>57</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>237</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="17" t="s">
         <v>238</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>239</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>240</v>
       </c>
       <c r="G64" s="11">
-        <v>199</v>
+        <v>50</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="11">
         <f>G64*H64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="14">
         <v>58</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>241</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="17" t="s">
         <v>242</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>243</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>244</v>
       </c>
       <c r="G65" s="11">
-        <v>135</v>
+        <v>799</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="11">
         <f>G65*H65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="14">
         <v>59</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>245</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="17" t="s">
         <v>246</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>247</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>248</v>
       </c>
       <c r="G66" s="11">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="11">
         <f>G66*H66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="14">
         <v>60</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>249</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="17" t="s">
         <v>250</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>251</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>252</v>
       </c>
       <c r="G67" s="11">
-        <v>229</v>
+        <v>549</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="11">
         <f>G67*H67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="14">
         <v>61</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>253</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="17" t="s">
         <v>254</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>255</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G68" s="11">
-        <v>199</v>
+        <v>679</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="11">
         <f>G68*H68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="14">
         <v>62</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>257</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="17" t="s">
         <v>258</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>259</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>260</v>
       </c>
       <c r="G69" s="11">
-        <v>239</v>
+        <v>106</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="11">
         <f>G69*H69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="14">
         <v>63</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="17" t="s">
         <v>262</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>263</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>264</v>
       </c>
       <c r="G70" s="11">
@@ -6066,770 +5393,354 @@
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="11">
         <f>G70*H70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="14">
         <v>64</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>265</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="17" t="s">
         <v>266</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>268</v>
       </c>
       <c r="G71" s="11">
-        <v>630</v>
+        <v>2800</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="11">
         <f>G71*H71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="14">
         <v>65</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>269</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="17" t="s">
         <v>270</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>271</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>272</v>
       </c>
       <c r="G72" s="11">
-        <v>449</v>
+        <v>140</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="11">
         <f>G72*H72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="14">
         <v>66</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="17" t="s">
         <v>274</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>275</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>276</v>
       </c>
       <c r="G73" s="11">
-        <v>299</v>
+        <v>140</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="11">
         <f>G73*H73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="14">
         <v>67</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>277</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="17" t="s">
         <v>278</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>279</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="11">
-        <v>215</v>
+        <v>349</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="11">
         <f>G74*H74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="14">
         <v>68</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>281</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="17" t="s">
         <v>282</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>283</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>284</v>
       </c>
       <c r="G75" s="11">
-        <v>50</v>
+        <v>399</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="11">
         <f>G75*H75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="14">
         <v>69</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>285</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="17" t="s">
         <v>286</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>287</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>288</v>
       </c>
       <c r="G76" s="11">
-        <v>1549</v>
+        <v>399</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="11">
         <f>G76*H76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="14">
         <v>70</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>289</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="17" t="s">
         <v>290</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>291</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>292</v>
       </c>
       <c r="G77" s="11">
-        <v>799</v>
+        <v>649</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="11">
         <f>G77*H77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="14">
         <v>71</v>
       </c>
       <c r="B78" s="7" t="s">
         <v>293</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="17" t="s">
         <v>294</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>295</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>296</v>
       </c>
       <c r="G78" s="11">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="11">
         <f>G78*H78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="14">
         <v>72</v>
       </c>
       <c r="B79" s="7" t="s">
         <v>297</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="17" t="s">
         <v>298</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>299</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>300</v>
       </c>
       <c r="G79" s="11">
-        <v>549</v>
+        <v>97</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="11">
         <f>G79*H79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="14">
         <v>73</v>
       </c>
       <c r="B80" s="7" t="s">
         <v>301</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="17" t="s">
         <v>302</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>303</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>304</v>
       </c>
       <c r="G80" s="11">
-        <v>679</v>
+        <v>199</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="11">
         <f>G80*H80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="14">
         <v>74</v>
       </c>
       <c r="B81" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="17" t="s">
         <v>306</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>307</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G81" s="11">
-        <v>106</v>
+        <v>199</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="11">
         <f>G81*H81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="14">
         <v>75</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="17" t="s">
         <v>310</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>311</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>312</v>
       </c>
       <c r="G82" s="11">
-        <v>599</v>
+        <v>199</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="11">
         <f>G82*H82</f>
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B83" s="7" t="s">
+    <row r="83" spans="1:9">
+      <c r="G83" t="s">
         <v>313</v>
       </c>
-      <c r="C83" s="6"/>
-[...417 lines deleted...]
-        <f>SUM(I6:I98)</f>
+      <c r="H83">
+        <f>SUM(H6:H82)</f>
+        <v>0</v>
+      </c>
+      <c r="I83">
+        <f>SUM(I6:I82)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
@@ -6947,82 +5858,50 @@
     <hyperlink ref="F70" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E71" r:id="rId_hyperlink_128"/>
     <hyperlink ref="F71" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E72" r:id="rId_hyperlink_130"/>
     <hyperlink ref="F72" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E73" r:id="rId_hyperlink_132"/>
     <hyperlink ref="F73" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E74" r:id="rId_hyperlink_134"/>
     <hyperlink ref="F74" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E75" r:id="rId_hyperlink_136"/>
     <hyperlink ref="F75" r:id="rId_hyperlink_137"/>
     <hyperlink ref="E76" r:id="rId_hyperlink_138"/>
     <hyperlink ref="F76" r:id="rId_hyperlink_139"/>
     <hyperlink ref="E77" r:id="rId_hyperlink_140"/>
     <hyperlink ref="F77" r:id="rId_hyperlink_141"/>
     <hyperlink ref="E78" r:id="rId_hyperlink_142"/>
     <hyperlink ref="F78" r:id="rId_hyperlink_143"/>
     <hyperlink ref="E79" r:id="rId_hyperlink_144"/>
     <hyperlink ref="F79" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E80" r:id="rId_hyperlink_146"/>
     <hyperlink ref="F80" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E81" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F81" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E82" r:id="rId_hyperlink_150"/>
     <hyperlink ref="F82" r:id="rId_hyperlink_151"/>
-    <hyperlink ref="E83" r:id="rId_hyperlink_152"/>
-[...30 lines deleted...]
-    <hyperlink ref="F98" r:id="rId_hyperlink_183"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>