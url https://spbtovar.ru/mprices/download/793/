--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -16,274 +16,226 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="629">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:10:46</t>
+    <t>Актуальность прайса на: 2026-09-21 13:21:21</t>
   </si>
   <si>
     <t>Бытовая химия, ароматизаторы, освежители</t>
   </si>
   <si>
     <t>Бытовая химия-разное</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>0001507</t>
   </si>
   <si>
     <t>Comtech для холодильников 15вт Е14</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/14/13/1314/images/23413/23413.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1314/</t>
   </si>
   <si>
-    <t>0025126</t>
-[...8 lines deleted...]
-    <t>https://spbtovar.ru/57477/</t>
+    <t>0020239</t>
+  </si>
+  <si>
+    <t>Haus Frau мыло хоз.жидкое 1Л.98246</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/65/26/52665/images/43171/43171.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/52665/</t>
   </si>
   <si>
     <t>0015639</t>
   </si>
   <si>
     <t>HausFrau мыло хоз.жидк.густое 500мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/71/78/47871/images/37401/37401.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/47871/</t>
   </si>
   <si>
     <t>0013268</t>
   </si>
   <si>
     <t>HausFrau ч-ср-во гель450мл АЛОЭВЕРА</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/11/54/45411/images/34386/34386.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/45411/</t>
   </si>
   <si>
     <t>0047221</t>
   </si>
   <si>
     <t>HausFrau ч/ср-во гель 500мл Лимон</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/78/06/80678/images/87856/87856.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80678/</t>
   </si>
   <si>
-    <t>0047545</t>
-[...10 lines deleted...]
-  <si>
     <t>0047546</t>
   </si>
   <si>
     <t>HELP средство д/м посуды Лимон 0.5л</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/40/10/81040/images/88772/88772.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81040/</t>
   </si>
   <si>
-    <t>0047547</t>
-[...10 lines deleted...]
-  <si>
     <t>0016599</t>
   </si>
   <si>
     <t>Kloger гель от засоров Turbo 500мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/22/89/48922/images/38547/38547.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/48922/</t>
   </si>
   <si>
     <t>0013247</t>
   </si>
   <si>
     <t>Kloger д/стекол с нашатырем 500мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/03/54/45403/images/34406/34406.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/45403/</t>
   </si>
   <si>
     <t>0047850</t>
   </si>
   <si>
     <t>LAVEL д/ст.пятновыв.унив.жидк 700мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/54/13/81354/images/89372/89372.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81354/</t>
   </si>
   <si>
     <t>0047725</t>
   </si>
   <si>
     <t>MagicBoom антистатик спрей 190мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/30/12/81230/images/89150/89150.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81230/</t>
   </si>
   <si>
-    <t>0047528</t>
-[...10 lines deleted...]
-  <si>
     <t>0047527</t>
   </si>
   <si>
     <t>MAGICBOOM кондиц. д/б СвежВесны 1л</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/15/10/81015/images/88733/88733.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81015/</t>
   </si>
   <si>
-    <t>0047526</t>
-[...10 lines deleted...]
-  <si>
     <t>0038988</t>
   </si>
   <si>
     <t>Mon Rulon №50детс.вл.туал.бум.48329</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/56/20/72056/images/73234/73234.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72056/</t>
   </si>
   <si>
     <t>0038985</t>
   </si>
   <si>
     <t>OptiClean №20 вл.салф.д/оптики48131</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/53/20/72053/images/73231/73231.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72053/</t>
   </si>
   <si>
     <t>0038986</t>
@@ -426,74 +378,50 @@
   <si>
     <t>0028637</t>
   </si>
   <si>
     <t>Альба чистоник туба 150мл В\Х</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/21/11/61121/images/80922/80922.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/61121/</t>
   </si>
   <si>
     <t>0039906</t>
   </si>
   <si>
     <t>Антинакипин 100г./зелён/красн/СПБ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/09/30/73009/images/74974/74974.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73009/</t>
   </si>
   <si>
-    <t>0046922</t>
-[...22 lines deleted...]
-  <si>
     <t>0008398</t>
   </si>
   <si>
     <t>Глорус ДЕО д/холодиль.МНОГОКР.4036</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/40/97/29740/images/66993/66993.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/29740/</t>
   </si>
   <si>
     <t>0040347</t>
   </si>
   <si>
     <t>Гретта д/стеклокерамики 250мл  7886</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/60/34/73460/images/75850/75850.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73460/</t>
   </si>
   <si>
     <t>0011579</t>
@@ -570,62 +498,50 @@
   <si>
     <t>0044517</t>
   </si>
   <si>
     <t>Лимпия очист стекол/пласт.окон 285м</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/65/77/77765/images/82999/82999.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77765/</t>
   </si>
   <si>
     <t>0037661</t>
   </si>
   <si>
     <t>Лимпия очист.для мягкой мебели 300м</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/63/05/70563/images/71163/71163.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70563/</t>
   </si>
   <si>
-    <t>0037662</t>
-[...10 lines deleted...]
-  <si>
     <t>0037664</t>
   </si>
   <si>
     <t>Лимпия очиститель холодильников</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/66/05/70566/images/71166/71166.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70566/</t>
   </si>
   <si>
     <t>0037666</t>
   </si>
   <si>
     <t>ЛИМПИЯ ср-во д.облег.глажения471113</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/68/05/70568/images/71164/71164.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/70568/</t>
   </si>
   <si>
     <t>0008318</t>
@@ -654,122 +570,86 @@
   <si>
     <t>0036466</t>
   </si>
   <si>
     <t>Нашатырный спирт 1л</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/83/92/69283/images/68878/68878.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/69283/</t>
   </si>
   <si>
     <t>0047716</t>
   </si>
   <si>
     <t>Очиститель ковров/велюрVECTRON400мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/21/12/81221/images/89095/89095.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81221/</t>
   </si>
   <si>
-    <t>0046094</t>
-[...10 lines deleted...]
-  <si>
     <t>0005987</t>
   </si>
   <si>
     <t>Подставки антивибр.д/стир.маш.4шт.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/27/30/23027/images/76997/76997.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/podstavki-antivibrdstirmashhol/</t>
   </si>
   <si>
     <t>0040344</t>
   </si>
   <si>
     <t>Порошок д/посудом.Гретта 400г 7714</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/57/34/73457/images/75847/75847.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73457/</t>
   </si>
   <si>
     <t>0046087</t>
   </si>
   <si>
     <t>Размораживатель замков Runis 45мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/48/94/79448/images/85891/85891.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79448/</t>
   </si>
   <si>
-    <t>0047520</t>
-[...22 lines deleted...]
-  <si>
     <t>0047994</t>
   </si>
   <si>
     <t>СВЕЖИНКА Очистит.труб гранулы 500г</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/08/15/81508/images/89613/89613.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81508/</t>
   </si>
   <si>
     <t>0046747</t>
   </si>
   <si>
     <t>Сода Кальцинированная 600гр</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/96/01/80196/images/87272/87272.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80196/</t>
   </si>
   <si>
     <t>0040352</t>
@@ -822,173 +702,125 @@
   <si>
     <t>0024337</t>
   </si>
   <si>
     <t>Технохим краска д/ткани унив.Синяя</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/82/67/56782/images/48032/48032.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/56782/</t>
   </si>
   <si>
     <t>0024338</t>
   </si>
   <si>
     <t>Технохим краска д/ткани унив.Черная</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/83/67/56783/images/48033/48033.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/56783/</t>
   </si>
   <si>
-    <t>0040528</t>
-[...10 lines deleted...]
-  <si>
     <t>0040807</t>
   </si>
   <si>
     <t>Удаликс мыло пятновыводитель 90г</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/23/39/73923/images/76955/76955.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73923/</t>
   </si>
   <si>
     <t>0039563</t>
   </si>
   <si>
     <t>Удаликс пятновыводитель 80гр</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/25/26/72625/images/74146/74146.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72625/</t>
   </si>
   <si>
     <t>0038384</t>
   </si>
   <si>
     <t>Удалит.следов клея аэр.210мл MS210R</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/33/14/71433/images/72215/72215.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71433/</t>
   </si>
   <si>
     <t>0038769</t>
   </si>
   <si>
     <t>Фрау Гретта табл.д/посуд.машин 30шт</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/27/18/71827/images/72819/72819.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71827/</t>
   </si>
   <si>
-    <t>0043552</t>
-[...22 lines deleted...]
-  <si>
     <t>0027887</t>
   </si>
   <si>
     <t>Хоз.ОТБЕЛИВАЮЩЕЕ мыло Sarma 140г</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/23/03/60323/images/53338/53338.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/60323/</t>
   </si>
   <si>
     <t>0039029</t>
   </si>
   <si>
     <t>Шар бурлящий д/ванн 130г 953-010</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/61/21/72161/images/73382/73382.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72161/</t>
   </si>
   <si>
     <t>Освежители автоматик и сменные блоки к ним</t>
   </si>
   <si>
-    <t>0022607</t>
-[...10 lines deleted...]
-  <si>
     <t>0021649</t>
   </si>
   <si>
     <t>Airwick до ре ми смен.Гранат</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/42/40/54042/images/44761/44761.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/54042/</t>
   </si>
   <si>
     <t>0021648</t>
   </si>
   <si>
     <t>Airwick до ре ми смен.Грейпфрут</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/41/40/54041/images/44760/44760.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/54041/</t>
   </si>
   <si>
     <t>0028406</t>
@@ -1077,134 +909,86 @@
   <si>
     <t>0047159</t>
   </si>
   <si>
     <t>AIRWICK/ДО РЕ МИ смен.освеж.ОРХИДЕЯ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/35/06/80635/images/87804/87804.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80635/</t>
   </si>
   <si>
     <t>0018926</t>
   </si>
   <si>
     <t>AIRWICK/до ре ми смен.освеж.Сирень</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/23/13/51323/images/41388/41388.750x0.png</t>
   </si>
   <si>
     <t>https://spbtovar.ru/51323/</t>
   </si>
   <si>
-    <t>0048449</t>
-[...10 lines deleted...]
-  <si>
     <t>0047469</t>
   </si>
   <si>
     <t>HausFrau подв.д/ун.ЦИТРУС снежин</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/29/09/80929/images/88573/88573.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80929/</t>
   </si>
   <si>
-    <t>0048446</t>
-[...10 lines deleted...]
-  <si>
     <t>0035517</t>
   </si>
   <si>
     <t>MagicBoom Лесные яг.смен.250мл25505</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/66/82/68266/images/67016/67016.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/68266/</t>
   </si>
   <si>
     <t>0035516</t>
   </si>
   <si>
     <t>MagicBoom Мор.Бриз смен.250мл 25512</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/65/82/68265/images/67013/67013.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/68265/</t>
   </si>
   <si>
-    <t>0035515</t>
-[...22 lines deleted...]
-  <si>
     <t>0048450</t>
   </si>
   <si>
     <t>До-ре-ми освежит. лесная ягода, 330</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/20/20/82020/images/90611/90611.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/82020/</t>
   </si>
   <si>
     <t>0039421</t>
   </si>
   <si>
     <t>КОМПЛЕКТ ДОРЕМИприб+см.освеж.ЯБЛОКО</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/94/24/72494/images/74009/74009.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72494/</t>
   </si>
   <si>
     <t>0039422</t>
@@ -1281,185 +1065,101 @@
   <si>
     <t>0041035</t>
   </si>
   <si>
     <t>Освежитель смен.Fr Ваниль+К.778-145</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/69/41/74169/images/78011/78011.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/74169/</t>
   </si>
   <si>
     <t>0048454</t>
   </si>
   <si>
     <t>РОМАНТИКА освеж.300мл ЦВЕТУЩ.МАГНОЛ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/24/20/82024/images/90613/90613.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/82024/</t>
   </si>
   <si>
-    <t>0029407</t>
-[...10 lines deleted...]
-  <si>
     <t>Освежители, ароматизаторы</t>
   </si>
   <si>
     <t>0048419</t>
   </si>
   <si>
     <t>GOODWIN Освеж.330мл АроматыЦветения</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/83/19/81983/images/90570/90570.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81983/</t>
   </si>
   <si>
-    <t>0048412</t>
-[...22 lines deleted...]
-  <si>
     <t>0038477</t>
   </si>
   <si>
     <t>HausFrau ч-ср-во гель450мл РОМАШКА</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/41/15/71541/images/89216/89216.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71541/</t>
   </si>
   <si>
     <t>0048415</t>
   </si>
   <si>
     <t>Lis Освежит.возд.300мл горныйВоздух</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/79/19/81979/images/90574/90574.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81979/</t>
   </si>
   <si>
-    <t>0048416</t>
-[...34 lines deleted...]
-  <si>
     <t>0048031</t>
   </si>
   <si>
     <t>MAGIC BOOM освежит.АНТИТАБАК 300мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/45/15/81545/images/89736/89736.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81545/</t>
   </si>
   <si>
-    <t>0048037</t>
-[...10 lines deleted...]
-  <si>
     <t>0048036</t>
   </si>
   <si>
     <t>MAGIC BOOM освежит.ГОРНАЯ СВЕЖ.300м</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/50/15/81550/images/89739/89739.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81550/</t>
   </si>
   <si>
     <t>0048032</t>
   </si>
   <si>
     <t>MAGIC BOOM освежит.ОКЕАН 300мл</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/46/15/81546/images/89732/89732.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81546/</t>
   </si>
   <si>
     <t>0048035</t>
@@ -1560,62 +1260,50 @@
   <si>
     <t>0019347</t>
   </si>
   <si>
     <t>Аромат.дифф+пал.35мл.ЦИТРУС 778-004</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/29/17/51729/images/42011/42011.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/51729/</t>
   </si>
   <si>
     <t>0019344</t>
   </si>
   <si>
     <t>Аромат.дифф.+пал.35мл.Ваниль778-001</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/30/17/51730/images/42012/42012.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/51730/</t>
   </si>
   <si>
-    <t>0039464</t>
-[...10 lines deleted...]
-  <si>
     <t>0045807</t>
   </si>
   <si>
     <t>Ароматизатор 5мл Black Opium794-608</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/63/91/79163/images/85451/85451.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79163/</t>
   </si>
   <si>
     <t>0028018</t>
   </si>
   <si>
     <t>Ароматизатор 5мл Farenheit 794-554</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/55/05/60555/images/53670/53670.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/60555/</t>
   </si>
   <si>
     <t>0028022</t>
@@ -1812,62 +1500,50 @@
   <si>
     <t>0048332</t>
   </si>
   <si>
     <t>Диффузор LuxBlack Miami 40мл778-272</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/03/19/81903/images/90448/90448.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81903/</t>
   </si>
   <si>
     <t>0048333</t>
   </si>
   <si>
     <t>Диффузор LuxBlack Paris 40мл778-273</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/04/19/81904/images/90444/90444.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81904/</t>
   </si>
   <si>
-    <t>0039477</t>
-[...10 lines deleted...]
-  <si>
     <t>0048336</t>
   </si>
   <si>
     <t>Диффузор LuxWhite Black 40мл778-276</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/07/19/81907/images/90431/90431.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81907/</t>
   </si>
   <si>
     <t>0048335</t>
   </si>
   <si>
     <t>Диффузор LuxWhite White 40мл778-275</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/06/19/81906/images/90437/90437.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81906/</t>
   </si>
   <si>
     <t>0048334</t>
@@ -2040,62 +1716,50 @@
   <si>
     <t>0023287</t>
   </si>
   <si>
     <t>Мелодия аромат.освеж.300мл лимон</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/18/57/55718/images/46636/46636.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55718/</t>
   </si>
   <si>
     <t>0023288</t>
   </si>
   <si>
     <t>Мелодия аромат.освеж.300мл морской</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/19/57/55719/images/46633/46633.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55719/</t>
   </si>
   <si>
-    <t>0023289</t>
-[...10 lines deleted...]
-  <si>
     <t>0023290</t>
   </si>
   <si>
     <t>Мелодия аромат.освеж.300мл тропик</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/21/57/55721/images/46632/46632.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55721/</t>
   </si>
   <si>
     <t>0023291</t>
   </si>
   <si>
     <t>Мелодия аромат.освеж.300мл хвойный</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/22/57/55722/images/46634/46634.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55722/</t>
   </si>
   <si>
     <t>0023292</t>
@@ -2136,162 +1800,150 @@
   <si>
     <t>0038573</t>
   </si>
   <si>
     <t>Освежитель GOLD WIND 300мл МАНГО+КИ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/36/16/71636/images/72400/72400.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71636/</t>
   </si>
   <si>
     <t>0038574</t>
   </si>
   <si>
     <t>Освежитель GOLD WIND 300мл ОКЕАН</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/37/16/71637/images/72402/72402.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71637/</t>
   </si>
   <si>
+    <t>0038575</t>
+  </si>
+  <si>
+    <t>Освежитель GOLD WIND 300мл П/ДОЖДЯ</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/38/16/71638/images/72397/72397.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/71638/</t>
+  </si>
+  <si>
     <t>0038570</t>
   </si>
   <si>
     <t>Освежитель GOLD WIND 300мл ХВОЙНЫЙ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/33/16/71633/images/72396/72396.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71633/</t>
   </si>
   <si>
     <t>0038576</t>
   </si>
   <si>
     <t>Освежитель GOLD WIND 300мл ЦИТРУС</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/39/16/71639/images/72404/72404.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71639/</t>
   </si>
   <si>
     <t>0038577</t>
   </si>
   <si>
     <t>Освежитель GOLD WIND 300мл ЭКЗОТИК</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/40/16/71640/images/72398/72398.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71640/</t>
   </si>
   <si>
     <t>0038568</t>
   </si>
   <si>
     <t>Освежитель GOLD WIND 300млЗел.ТРАВА</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/32/16/71632/images/72399/72399.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71632/</t>
   </si>
   <si>
-    <t>0048310</t>
-[...10 lines deleted...]
-  <si>
     <t>0039479</t>
   </si>
   <si>
     <t>Освежитель д/унитаза ШАР №1 778-101</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/55/25/72555/images/74080/74080.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72555/</t>
   </si>
   <si>
     <t>0039182</t>
   </si>
   <si>
     <t>Подвеска HF Морская свежесть 16974</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/01/23/72301/images/73636/73636.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72301/</t>
   </si>
   <si>
     <t>0012516</t>
   </si>
   <si>
     <t>РОМАНТИКА освеж.300мл МОРСКОЙ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/02/87/38702/images/33465/33465.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/38702/</t>
   </si>
   <si>
     <t>0048411</t>
   </si>
   <si>
     <t>https://spbtovar.ru/38702/?sku=97265</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://spbtovar.ru/64846/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2418,96 +2070,96 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413.96x961.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48801.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37401.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34386.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88775.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88772.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89150.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88732.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73231.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73232.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90228.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34387.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73227.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81481.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75850.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163.96x9642.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71162.96x9643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71166.96x9644.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71164.96x9645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76997.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75847.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88723.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75862.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75874.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76112.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76955.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72215.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81724.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53340.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44761.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54315.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106.96x9677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108.96x9678.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36109.96x9679.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386.96x9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36107.96x9682.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88573.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67013.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67014.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90577.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90576.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89216.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90573.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90572.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90571.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89736.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89738.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89732.96x96116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42027.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74087.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85451.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53678.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75240.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75245.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78591.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90456.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89317.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89296.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89302.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90448.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90440.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73633.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46628.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46639.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46635.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46633.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46627.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46632.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46625.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72402.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72396.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90336.96x96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74080.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33465.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787.96x96188.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413.96x961.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37401.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34386.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88772.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38547.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34406.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89372.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89150.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73231.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73232.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73233.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90229.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90228.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34387.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73227.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75850.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941.96x9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163.96x9636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71166.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71164.96x9638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28943.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88249.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76997.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75847.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85891.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75862.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75874.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75848.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76955.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74146.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72215.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53338.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44761.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54315.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106.96x9663.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108.96x9664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36109.96x9665.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386.96x9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36107.96x9668.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41388.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88573.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67013.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74001.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89216.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89736.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89732.96x9689.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89731.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89730.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42027.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42010.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42012.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85451.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53678.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53676.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85453.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75240.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75245.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78591.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75249.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90456.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89317.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89296.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89302.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90453.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90448.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90444.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90440.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73633.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46637.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46628.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46639.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46635.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46636.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46633.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46632.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46625.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72403.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72402.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72397.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72396.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74080.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33465.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90613.96x96156.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_44957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_72678" descr=""/>
+        <xdr:cNvPr id="2" name="product_67851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -2583,5517 +2235,4557 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_96322" descr=""/>
+        <xdr:cNvPr id="6" name="product_96323" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_96323" descr=""/>
+        <xdr:cNvPr id="7" name="product_64091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_96324" descr=""/>
+        <xdr:cNvPr id="8" name="product_60561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_64091" descr=""/>
+        <xdr:cNvPr id="9" name="product_96639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_60561" descr=""/>
+        <xdr:cNvPr id="10" name="product_96513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_96639" descr=""/>
+        <xdr:cNvPr id="11" name="product_96298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_96513" descr=""/>
+        <xdr:cNvPr id="12" name="product_87314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_96299" descr=""/>
+        <xdr:cNvPr id="13" name="product_87311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_96298" descr=""/>
+        <xdr:cNvPr id="14" name="product_87312" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_96297" descr=""/>
+        <xdr:cNvPr id="15" name="product_87313" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_87314" descr=""/>
+        <xdr:cNvPr id="16" name="product_95012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_87311" descr=""/>
+        <xdr:cNvPr id="17" name="product_97084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_87312" descr=""/>
+        <xdr:cNvPr id="18" name="product_60571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_87313" descr=""/>
+        <xdr:cNvPr id="19" name="product_96428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="20" name="product_95012" descr=""/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_60559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="21" name="product_97084" descr=""/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_97083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="22" name="product_60571" descr=""/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="product_60570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="product_96428" descr=""/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="product_96177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_60559" descr=""/>
+        <xdr:cNvPr id="24" name="product_87307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_97083" descr=""/>
+        <xdr:cNvPr id="25" name="product_76321" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_60570" descr=""/>
+        <xdr:cNvPr id="26" name="product_88269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_96177" descr=""/>
+        <xdr:cNvPr id="27" name="product_49774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_87307" descr=""/>
+        <xdr:cNvPr id="28" name="product_88722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_76321" descr=""/>
+        <xdr:cNvPr id="29" name="product_52926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_88269" descr=""/>
+        <xdr:cNvPr id="30" name="product_80080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_95655" descr=""/>
+        <xdr:cNvPr id="31" name="product_88009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_91856" descr=""/>
+        <xdr:cNvPr id="32" name="product_93815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_49774" descr=""/>
+        <xdr:cNvPr id="33" name="product_49760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_88722" descr=""/>
+        <xdr:cNvPr id="34" name="product_49761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_52926" descr=""/>
+        <xdr:cNvPr id="35" name="product_93037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_80080" descr=""/>
+        <xdr:cNvPr id="36" name="product_85815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_88009" descr=""/>
+        <xdr:cNvPr id="37" name="product_85818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_93815" descr=""/>
+        <xdr:cNvPr id="38" name="product_85820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_49760" descr=""/>
+        <xdr:cNvPr id="39" name="product_49768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_49761" descr=""/>
+        <xdr:cNvPr id="40" name="product_96095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_93037" descr=""/>
+        <xdr:cNvPr id="41" name="product_84532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_85815" descr=""/>
+        <xdr:cNvPr id="42" name="product_96504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_85816" descr=""/>
+        <xdr:cNvPr id="43" name="product_47533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_85818" descr=""/>
+        <xdr:cNvPr id="44" name="product_88719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_85820" descr=""/>
+        <xdr:cNvPr id="45" name="product_94726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_49768" descr=""/>
+        <xdr:cNvPr id="46" name="product_96794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_96095" descr=""/>
+        <xdr:cNvPr id="47" name="product_95477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_84532" descr=""/>
+        <xdr:cNvPr id="48" name="product_88727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_96504" descr=""/>
+        <xdr:cNvPr id="49" name="product_88718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_94733" descr=""/>
+        <xdr:cNvPr id="50" name="product_87753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_47533" descr=""/>
+        <xdr:cNvPr id="51" name="product_88720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_88719" descr=""/>
+        <xdr:cNvPr id="52" name="product_71981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_94726" descr=""/>
+        <xdr:cNvPr id="53" name="product_71982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_96291" descr=""/>
+        <xdr:cNvPr id="54" name="product_89188" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_96795" descr=""/>
+        <xdr:cNvPr id="55" name="product_87885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_96794" descr=""/>
+        <xdr:cNvPr id="56" name="product_86690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_95477" descr=""/>
+        <xdr:cNvPr id="57" name="product_87085" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_88727" descr=""/>
+        <xdr:cNvPr id="58" name="product_75523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_88718" descr=""/>
+        <xdr:cNvPr id="59" name="product_87420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>68</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="60" name="product_87753" descr=""/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="product_69237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>69</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="61" name="product_88720" descr=""/>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="product_69236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>70</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="62" name="product_71981" descr=""/>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="product_76199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="63" name="product_71982" descr=""/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="product_62025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="64" name="product_88896" descr=""/>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="product_62026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>73</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="65" name="product_89188" descr=""/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_62027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>74</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="66" name="product_87885" descr=""/>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="product_66499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>75</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="67" name="product_86690" descr=""/>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_66500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="product_87085" descr=""/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_62028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="69" name="product_92060" descr=""/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_95916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="70" name="product_75524" descr=""/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_66501" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="71" name="product_75523" descr=""/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_96212" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="72" name="product_87420" descr=""/>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_83515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_70193" descr=""/>
+        <xdr:cNvPr id="73" name="product_83514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_69237" descr=""/>
+        <xdr:cNvPr id="74" name="product_97310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_69236" descr=""/>
+        <xdr:cNvPr id="75" name="product_87754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_76199" descr=""/>
+        <xdr:cNvPr id="76" name="product_87755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_62025" descr=""/>
+        <xdr:cNvPr id="77" name="product_87756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_62026" descr=""/>
+        <xdr:cNvPr id="78" name="product_87757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_62027" descr=""/>
+        <xdr:cNvPr id="79" name="product_97182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_66499" descr=""/>
+        <xdr:cNvPr id="80" name="product_97163" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_66500" descr=""/>
+        <xdr:cNvPr id="81" name="product_97183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_62028" descr=""/>
+        <xdr:cNvPr id="82" name="product_89434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_95916" descr=""/>
+        <xdr:cNvPr id="83" name="product_97314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>94</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="84" name="product_66501" descr=""/>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_97273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>95</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="85" name="product_97309" descr=""/>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_86799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>96</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="86" name="product_96212" descr=""/>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_97269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>97</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="87" name="product_97306" descr=""/>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="product_96831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="88" name="product_83515" descr=""/>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="product_96836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="89" name="product_83514" descr=""/>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="product_96832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="90" name="product_83513" descr=""/>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="product_96835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="91" name="product_97315" descr=""/>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="product_96833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="92" name="product_97310" descr=""/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="product_96834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="93" name="product_87754" descr=""/>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="product_89077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="94" name="product_87755" descr=""/>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="product_66906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="95" name="product_87756" descr=""/>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_66907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>106</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="96" name="product_87757" descr=""/>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="product_66908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>107</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="97" name="product_97182" descr=""/>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="product_66909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="98" name="product_97163" descr=""/>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_66910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>109</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="99" name="product_97183" descr=""/>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_66911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>110</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="100" name="product_89434" descr=""/>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_94440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>111</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="101" name="product_97314" descr=""/>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_75755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>112</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="102" name="product_77257" descr=""/>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_75759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_97309" descr=""/>
+        <xdr:cNvPr id="103" name="product_75760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_97273" descr=""/>
+        <xdr:cNvPr id="104" name="product_75758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_97266" descr=""/>
+        <xdr:cNvPr id="105" name="product_94441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_97267" descr=""/>
+        <xdr:cNvPr id="106" name="product_88394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_86799" descr=""/>
+        <xdr:cNvPr id="107" name="product_88393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_97269" descr=""/>
+        <xdr:cNvPr id="108" name="product_89873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_97270" descr=""/>
+        <xdr:cNvPr id="109" name="product_88392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_97271" descr=""/>
+        <xdr:cNvPr id="110" name="product_97190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_97272" descr=""/>
+        <xdr:cNvPr id="111" name="product_96600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_97306" descr=""/>
+        <xdr:cNvPr id="112" name="product_96595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_96831" descr=""/>
+        <xdr:cNvPr id="113" name="product_87811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_96837" descr=""/>
+        <xdr:cNvPr id="114" name="product_96599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_96836" descr=""/>
+        <xdr:cNvPr id="115" name="product_96596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_96832" descr=""/>
+        <xdr:cNvPr id="116" name="product_96598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_96835" descr=""/>
+        <xdr:cNvPr id="117" name="product_97191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_96833" descr=""/>
+        <xdr:cNvPr id="118" name="product_97192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_96834" descr=""/>
+        <xdr:cNvPr id="119" name="product_97193" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_89077" descr=""/>
+        <xdr:cNvPr id="120" name="product_97196" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_66906" descr=""/>
+        <xdr:cNvPr id="121" name="product_97195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_66907" descr=""/>
+        <xdr:cNvPr id="122" name="product_97194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_66908" descr=""/>
+        <xdr:cNvPr id="123" name="product_96597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_66909" descr=""/>
+        <xdr:cNvPr id="124" name="product_97310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_66910" descr=""/>
+        <xdr:cNvPr id="125" name="product_87564" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_66911" descr=""/>
+        <xdr:cNvPr id="126" name="product_87562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_87800" descr=""/>
+        <xdr:cNvPr id="127" name="product_87563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_94440" descr=""/>
+        <xdr:cNvPr id="128" name="product_70904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_75755" descr=""/>
+        <xdr:cNvPr id="129" name="product_70905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_75759" descr=""/>
+        <xdr:cNvPr id="130" name="product_70906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_75760" descr=""/>
+        <xdr:cNvPr id="131" name="product_70907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_75758" descr=""/>
+        <xdr:cNvPr id="132" name="product_70908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_94441" descr=""/>
+        <xdr:cNvPr id="133" name="product_70909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_88394" descr=""/>
+        <xdr:cNvPr id="134" name="product_70910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_88393" descr=""/>
+        <xdr:cNvPr id="135" name="product_70911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_89873" descr=""/>
+        <xdr:cNvPr id="136" name="product_70912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_88392" descr=""/>
+        <xdr:cNvPr id="137" name="product_70913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_97190" descr=""/>
+        <xdr:cNvPr id="138" name="product_70914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_96600" descr=""/>
+        <xdr:cNvPr id="139" name="product_70916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_96595" descr=""/>
+        <xdr:cNvPr id="140" name="product_70917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_87811" descr=""/>
+        <xdr:cNvPr id="141" name="product_70918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_96599" descr=""/>
+        <xdr:cNvPr id="142" name="product_97182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_96596" descr=""/>
+        <xdr:cNvPr id="143" name="product_97183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_96598" descr=""/>
+        <xdr:cNvPr id="144" name="product_86892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_97191" descr=""/>
+        <xdr:cNvPr id="145" name="product_86893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_97192" descr=""/>
+        <xdr:cNvPr id="146" name="product_86894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_97193" descr=""/>
+        <xdr:cNvPr id="147" name="product_86895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_87813" descr=""/>
+        <xdr:cNvPr id="148" name="product_86896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_97196" descr=""/>
+        <xdr:cNvPr id="149" name="product_86891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_97195" descr=""/>
+        <xdr:cNvPr id="150" name="product_86897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_97194" descr=""/>
+        <xdr:cNvPr id="151" name="product_86898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_96597" descr=""/>
+        <xdr:cNvPr id="152" name="product_86890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_97315" descr=""/>
+        <xdr:cNvPr id="153" name="product_87815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_97310" descr=""/>
+        <xdr:cNvPr id="154" name="product_87561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_87564" descr=""/>
+        <xdr:cNvPr id="155" name="product_53811" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>168</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="156" name="product_87562" descr=""/>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="product_97314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8352,59 +7044,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/13/1314/images/23413/23413.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/74/57477/images/48801/48801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/57477/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/78/47871/images/37401/37401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47871/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/54/45411/images/34386/34386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45411/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/06/80678/images/87856/87856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80678/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/10/81039/images/88775/88775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81039/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/10/81040/images/88772/88772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81040/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/10/81041/images/88771/88771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81041/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/89/48922/images/38547/38547.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/48922/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/54/45403/images/34406/34406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45403/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/13/81354/images/89372/89372.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81354/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/12/81230/images/89150/89150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81230/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/10/81016/images/88732/88732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81016/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/10/81015/images/88733/88733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81015/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/10/81014/images/88734/88734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81014/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/20/72056/images/73234/73234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72056/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/20/72053/images/73231/73231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72053/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/20/72054/images/73232/73232.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72054/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/20/72055/images/73233/73233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72055/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/97/79733/images/86622/86622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79733/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/17/81796/images/90229/90229.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81796/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/54/45413/images/90117/90117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45413/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/11/81145/images/88895/88895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81145/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/11/81145/images/88895/88895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81145/?sku=96567" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/54/45401/images/90118/90118.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45401/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/95/17/81795/images/90228/90228.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81795/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/54/45412/images/34387/34387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45412/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/08/80894/images/88491/88491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80894/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/20/72049/images/73227/73227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72049/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/11/61121/images/80922/80922.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61121/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/30/73009/images/74974/74974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73009/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/03/80374/images/87486/87486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80374/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/65/76587/images/81481/81481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76587/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/97/29740/images/66993/66993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/29740/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/34/73460/images/75850/75850.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73460/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/29/32975/images/80361/80361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/gubka-zoluhka-abraziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/48/64849/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/64849/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/27/72749/images/74394/74394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72749/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/85/78543/images/84443/84443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78543/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/97/29726/images/28942/28942.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lana-antistatik-180ml-610512/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/97/29727/images/28941/28941.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lana-antistatik-140ml-610501/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/77/77765/images/82999/82999.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77765/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/05/70563/images/71163/71163.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70563/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/05/70564/images/71162/71162.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70564/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/05/70566/images/71166/71166.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70566/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/05/70568/images/71164/71164.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70568/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/97/29734/images/28943/28943.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lira-antistatik-200ml-arnest/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/08/80812/images/88249/88249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80812/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/92/69283/images/68878/68878.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69283/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/12/81221/images/89095/89095.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81221/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/94/79455/images/85896/85896.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79455/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/30/23027/images/76997/76997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/podstavki-antivibrdstirmashhol/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/34/73457/images/75847/75847.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73457/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/94/79448/images/85891/85891.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79448/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/10/81008/images/88723/88723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81008/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/15/81509/images/89611/89611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81509/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/15/81508/images/89613/89613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81508/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/01/80196/images/87272/87272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80196/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/34/73465/images/75862/75862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73465/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/34/73456/images/75874/75874.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73456/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/24/72493/images/74015/74015.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72493/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/34/73458/images/75848/75848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73458/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/67/56782/images/48032/48032.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56782/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/67/56783/images/48033/48033.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56783/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/36/73632/images/76112/76112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73632/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/39/73923/images/76955/76955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73923/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/26/72625/images/74146/74146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72625/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/14/71433/images/72215/72215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71433/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/18/71827/images/72819/72819.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71827/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/67/76791/images/81724/81724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76791/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/03/60324/images/53340/53340.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60324/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/03/60323/images/53338/53338.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60323/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/21/72161/images/73382/73382.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72161/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/49/54998/images/45813/45813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54998/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/40/54042/images/44761/44761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54042/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/40/54041/images/44760/44760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54041/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/09/60999/images/54315/54315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60999/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/68/46867/images/36106/36106.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46867/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/68/46868/images/36108/36108.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46868/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/68/46869/images/36109/36109.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46869/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/13/51321/images/41386/41386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51321/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/13/51322/images/41387/41387.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51322/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/68/46870/images/36107/36107.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46870/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/06/80635/images/87804/87804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80635/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/13/51323/images/41388/41388.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51323/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/20/82019/images/90606/90606.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82019/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/09/80929/images/88573/88573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80929/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/20/82016/images/90609/90609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82016/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/82/68266/images/67016/67016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68266/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/82/68265/images/67013/67013.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68265/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/82/68264/images/67014/67014.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68264/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/20/82025/images/90610/90610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82025/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/20/82020/images/90611/90611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82020/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/24/72494/images/74009/74009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72494/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/95/24/72495/images/74005/74005.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72495/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/24/72496/images/74011/74011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72496/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/24/72497/images/74001/74001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72497/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/18/81893/images/90399/90399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81893/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/18/81874/images/90362/90362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81874/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/18/81894/images/90418/90418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81894/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/41/74169/images/78011/78011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/74169/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/20/82024/images/90613/90613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82024/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/20/62048/images/55985/55985.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62048/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/20/82019/images/90606/90606.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82019/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/19/81983/images/90570/90570.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81983/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/76/19/81976/images/90577/90577.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81976/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/19/81977/images/90576/90576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81977/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/15/71541/images/89216/89216.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71541/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/19/81979/images/90574/90574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81979/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/19/81980/images/90573/90573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81980/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/19/81981/images/90572/90572.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81981/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/19/81982/images/90571/90571.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81982/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/20/82016/images/90609/90609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82016/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/15/81545/images/89736/89736.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81545/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/15/81551/images/89738/89738.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81551/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/15/81550/images/89739/89739.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81550/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/15/81546/images/89732/89732.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81546/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/15/81549/images/89740/89740.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81549/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/15/81547/images/89731/89731.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81547/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/15/81548/images/89730/89730.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81548/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/38/73812/images/76545/76545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73812/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/17/51725/images/42027/42027.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51725/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/17/51726/images/42028/42028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51726/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/17/51727/images/42029/42029.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51727/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/17/51728/images/42010/42010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51728/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/17/51729/images/42011/42011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51729/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/17/51730/images/42012/42012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51730/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/25/72540/images/74087/74087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72540/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/91/79163/images/85451/85451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79163/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/05/60555/images/53670/53670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60555/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/05/60559/images/53678/53678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60559/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/05/60560/images/53680/53680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60560/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/05/60558/images/53676/53676.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60558/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/91/79164/images/85453/85453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79164/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/31/73134/images/75240/75240.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73134/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/31/73133/images/75245/75245.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73133/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/46/74608/images/78591/78591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/74608/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/31/73132/images/75249/75249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73132/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/19/81901/images/90456/90456.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81901/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/13/81315/images/89317/89317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81315/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/13/81310/images/89296/89296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81310/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/25/72551/images/74059/74059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72551/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/13/81314/images/89314/89314.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81314/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/13/81311/images/89302/89302.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81311/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/13/81313/images/89310/89310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81313/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/19/81902/images/90453/90453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81902/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/19/81903/images/90448/90448.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81903/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/19/81904/images/90444/90444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81904/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/25/72553/images/74072/74072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72553/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/19/81907/images/90431/90431.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81907/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/19/81906/images/90437/90437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81906/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/05/19/81905/images/90440/90440.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81905/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/13/81312/images/89305/89305.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81312/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/20/82025/images/90610/90610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82025/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/20/82020/images/90611/90611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82020/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/23/72304/images/73624/73624.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72304/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/23/72302/images/73633/73633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72302/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/23/72303/images/73627/73627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72303/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/57/55709/images/46630/46630.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55709/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/57/55710/images/46631/46631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55710/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/57/55711/images/46637/46637.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55711/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/57/55712/images/46638/46638.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55712/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/57/55713/images/46629/46629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55713/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/57/55714/images/46628/46628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55714/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/57/55715/images/46626/46626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55715/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/57/55716/images/46639/46639.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55716/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/17/57/55717/images/46635/46635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55717/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/57/55718/images/46636/46636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55718/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/57/55719/images/46633/46633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55719/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/57/55720/images/46627/46627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55720/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/57/55721/images/46632/46632.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55721/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/57/55722/images/46634/46634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55722/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/57/55723/images/46625/46625.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55723/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/18/81893/images/90399/90399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81893/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/18/81894/images/90418/90418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81894/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/16/71634/images/72403/72403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71634/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/16/71635/images/72395/72395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71635/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/16/71636/images/72400/72400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71636/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/16/71637/images/72402/72402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71637/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/16/71633/images/72396/72396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71633/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/16/71639/images/72404/72404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71639/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/16/71640/images/72398/72398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71640/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/16/71632/images/72399/72399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71632/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/18/81849/images/90336/90336.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81849/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/25/72555/images/74080/74080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72555/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/23/72301/images/73636/73636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72301/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/87/38702/images/33465/33465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/38702/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/87/38702/images/33465/33465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/38702/?sku=97265" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/20/82024/images/90613/90613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82024/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/48/64846/images/59787/59787.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/64846/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/13/1314/images/23413/23413.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/26/52665/images/43171/43171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/52665/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/78/47871/images/37401/37401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47871/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/54/45411/images/34386/34386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45411/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/06/80678/images/87856/87856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80678/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/10/81040/images/88772/88772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81040/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/89/48922/images/38547/38547.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/48922/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/54/45403/images/34406/34406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45403/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/13/81354/images/89372/89372.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81354/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/12/81230/images/89150/89150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81230/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/10/81015/images/88733/88733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81015/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/20/72056/images/73234/73234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72056/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/53/20/72053/images/73231/73231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72053/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/20/72054/images/73232/73232.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72054/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/20/72055/images/73233/73233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72055/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/97/79733/images/86622/86622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79733/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/17/81796/images/90229/90229.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81796/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/54/45413/images/90117/90117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45413/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/11/81145/images/88895/88895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81145/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/11/81145/images/88895/88895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81145/?sku=96567" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/54/45401/images/90118/90118.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45401/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/95/17/81795/images/90228/90228.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81795/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/54/45412/images/34387/34387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/45412/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/08/80894/images/88491/88491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80894/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/20/72049/images/73227/73227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72049/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/11/61121/images/80922/80922.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61121/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/30/73009/images/74974/74974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73009/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/97/29740/images/66993/66993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/29740/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/34/73460/images/75850/75850.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73460/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/29/32975/images/80361/80361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/gubka-zoluhka-abraziv/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/48/64849/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/64849/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/27/72749/images/74394/74394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72749/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/85/78543/images/84443/84443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78543/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/97/29726/images/28942/28942.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lana-antistatik-180ml-610512/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/97/29727/images/28941/28941.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lana-antistatik-140ml-610501/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/77/77765/images/82999/82999.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77765/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/05/70563/images/71163/71163.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70563/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/05/70566/images/71166/71166.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70566/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/05/70568/images/71164/71164.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70568/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/97/29734/images/28943/28943.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lira-antistatik-200ml-arnest/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/08/80812/images/88249/88249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80812/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/92/69283/images/68878/68878.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69283/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/12/81221/images/89095/89095.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81221/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/30/23027/images/76997/76997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/podstavki-antivibrdstirmashhol/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/34/73457/images/75847/75847.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73457/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/94/79448/images/85891/85891.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79448/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/15/81508/images/89613/89613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81508/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/01/80196/images/87272/87272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80196/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/34/73465/images/75862/75862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73465/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/34/73456/images/75874/75874.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73456/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/24/72493/images/74015/74015.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72493/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/34/73458/images/75848/75848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73458/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/67/56782/images/48032/48032.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56782/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/67/56783/images/48033/48033.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56783/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/39/73923/images/76955/76955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73923/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/26/72625/images/74146/74146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72625/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/14/71433/images/72215/72215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71433/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/18/71827/images/72819/72819.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71827/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/03/60323/images/53338/53338.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60323/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/21/72161/images/73382/73382.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72161/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/40/54042/images/44761/44761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54042/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/40/54041/images/44760/44760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54041/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/09/60999/images/54315/54315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60999/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/68/46867/images/36106/36106.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46867/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/68/46868/images/36108/36108.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46868/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/68/46869/images/36109/36109.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46869/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/13/51321/images/41386/41386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51321/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/13/51322/images/41387/41387.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51322/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/70/68/46870/images/36107/36107.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/46870/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/06/80635/images/87804/87804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80635/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/13/51323/images/41388/41388.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51323/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/09/80929/images/88573/88573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80929/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/82/68266/images/67016/67016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68266/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/65/82/68265/images/67013/67013.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68265/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/20/82020/images/90611/90611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82020/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/24/72494/images/74009/74009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72494/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/95/24/72495/images/74005/74005.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72495/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/24/72496/images/74011/74011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72496/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/24/72497/images/74001/74001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72497/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/18/81893/images/90399/90399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81893/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/18/81874/images/90362/90362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81874/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/18/81894/images/90418/90418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81894/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/41/74169/images/78011/78011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/74169/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/20/82024/images/90613/90613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82024/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/19/81983/images/90570/90570.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81983/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/15/71541/images/89216/89216.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71541/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/19/81979/images/90574/90574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81979/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/15/81545/images/89736/89736.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81545/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/50/15/81550/images/89739/89739.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81550/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/15/81546/images/89732/89732.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81546/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/49/15/81549/images/89740/89740.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81549/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/15/81547/images/89731/89731.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81547/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/48/15/81548/images/89730/89730.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81548/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/38/73812/images/76545/76545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73812/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/17/51725/images/42027/42027.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51725/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/17/51726/images/42028/42028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51726/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/17/51727/images/42029/42029.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51727/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/17/51728/images/42010/42010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51728/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/17/51729/images/42011/42011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51729/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/17/51730/images/42012/42012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/51730/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/63/91/79163/images/85451/85451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79163/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/05/60555/images/53670/53670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60555/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/05/60559/images/53678/53678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60559/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/05/60560/images/53680/53680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60560/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/05/60558/images/53676/53676.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/60558/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/91/79164/images/85453/85453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79164/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/31/73134/images/75240/75240.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73134/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/31/73133/images/75245/75245.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73133/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/46/74608/images/78591/78591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/74608/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/31/73132/images/75249/75249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73132/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/19/81901/images/90456/90456.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81901/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/13/81315/images/89317/89317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81315/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/13/81310/images/89296/89296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81310/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/25/72551/images/74059/74059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72551/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/13/81314/images/89314/89314.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81314/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/13/81311/images/89302/89302.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81311/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/13/81313/images/89310/89310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81313/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/19/81902/images/90453/90453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81902/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/19/81903/images/90448/90448.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81903/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/19/81904/images/90444/90444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81904/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/19/81907/images/90431/90431.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81907/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/06/19/81906/images/90437/90437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81906/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/05/19/81905/images/90440/90440.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81905/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/13/81312/images/89305/89305.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81312/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/20/82020/images/90611/90611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82020/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/23/72304/images/73624/73624.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72304/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/23/72302/images/73633/73633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72302/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/23/72303/images/73627/73627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72303/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/57/55709/images/46630/46630.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55709/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/10/57/55710/images/46631/46631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55710/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/57/55711/images/46637/46637.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55711/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/57/55712/images/46638/46638.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55712/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/13/57/55713/images/46629/46629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55713/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/57/55714/images/46628/46628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55714/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/57/55715/images/46626/46626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55715/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/57/55716/images/46639/46639.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55716/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/17/57/55717/images/46635/46635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55717/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/57/55718/images/46636/46636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55718/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/57/55719/images/46633/46633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55719/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/57/55721/images/46632/46632.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55721/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/57/55722/images/46634/46634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55722/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/57/55723/images/46625/46625.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55723/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/18/81893/images/90399/90399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81893/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/18/81894/images/90418/90418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81894/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/16/71634/images/72403/72403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71634/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/35/16/71635/images/72395/72395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71635/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/36/16/71636/images/72400/72400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71636/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/16/71637/images/72402/72402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71637/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/38/16/71638/images/72397/72397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71638/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/16/71633/images/72396/72396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71633/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/16/71639/images/72404/72404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71639/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/16/71640/images/72398/72398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71640/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/16/71632/images/72399/72399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71632/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/25/72555/images/74080/74080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72555/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/23/72301/images/73636/73636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72301/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/87/38702/images/33465/33465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/38702/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/87/38702/images/33465/33465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/38702/?sku=97265" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/20/82024/images/90613/90613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82024/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I203"/>
+  <dimension ref="A1:I171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -8485,51 +7177,51 @@
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="11">
         <f>G9*H9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A10" s="15">
         <v>2</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="18" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="11">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="11">
         <f>G10*H10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A11" s="15">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="11">
@@ -8615,4913 +7307,4081 @@
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A15" s="15">
         <v>7</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="18" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="11">
-        <v>67</v>
+        <v>115</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A16" s="15">
         <v>8</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="18" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="G16" s="11">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="11">
         <f>G16*H16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A17" s="15">
         <v>9</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="18" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="11">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="15">
         <v>10</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="18" t="s">
         <v>51</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="11">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="11">
         <f>G18*H18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="15">
         <v>11</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G19" s="11">
-        <v>147</v>
+        <v>112</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="15">
         <v>12</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="11">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="15">
         <v>13</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="18" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="11">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="15">
         <v>14</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="18" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>69</v>
       </c>
       <c r="G22" s="11">
-        <v>112</v>
+        <v>91</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="15">
         <v>15</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="18" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="11">
-        <v>112</v>
+        <v>170</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="11">
         <f>G23*H23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
         <v>16</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="18" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="11">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="15">
         <v>17</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="11">
-        <v>27</v>
+        <v>93</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
         <v>18</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>85</v>
       </c>
       <c r="G26" s="11">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="11">
         <f>G26*H26</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+    <row r="27" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A27" s="15">
         <v>19</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="18" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>89</v>
       </c>
       <c r="G27" s="11">
-        <v>170</v>
+        <v>62</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="11">
         <f>G27*H27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+    <row r="28" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A28" s="15">
         <v>20</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>90</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F28" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="E28" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="11">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="11">
         <f>G28*H28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="15">
         <v>21</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E29" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="H29" s="6"/>
       <c r="I29" s="11">
         <f>G29*H29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="15">
         <v>22</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="F30" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="E30" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" s="11">
-        <v>63</v>
+        <v>93</v>
       </c>
       <c r="H30" s="6"/>
       <c r="I30" s="11">
         <f>G30*H30</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+    <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="15">
         <v>23</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="E31" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="11">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H31" s="6"/>
       <c r="I31" s="11">
         <f>G31*H31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+    <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="15">
         <v>24</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G32" s="11">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="H32" s="6"/>
       <c r="I32" s="11">
         <f>G32*H32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="15">
         <v>25</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>108</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="18" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>110</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>111</v>
       </c>
       <c r="G33" s="11">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="11">
         <f>G33*H33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="15">
         <v>26</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="18" t="s">
         <v>113</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>114</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G34" s="11">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="H34" s="6"/>
       <c r="I34" s="11">
         <f>G34*H34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="15">
         <v>27</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>116</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="18" t="s">
         <v>117</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>118</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>119</v>
       </c>
       <c r="G35" s="11">
-        <v>58</v>
+        <v>26.5</v>
       </c>
       <c r="H35" s="6"/>
       <c r="I35" s="11">
         <f>G35*H35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="15">
         <v>28</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>120</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="18" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>123</v>
       </c>
       <c r="G36" s="11">
-        <v>58</v>
+        <v>121</v>
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="11">
         <f>G36*H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="15">
         <v>29</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>124</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="18" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>127</v>
       </c>
       <c r="G37" s="11">
-        <v>57</v>
+        <v>156</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="11">
         <f>G37*H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="15">
         <v>30</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>128</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="18" t="s">
         <v>129</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>131</v>
       </c>
       <c r="G38" s="11">
-        <v>84</v>
+        <v>45</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="11">
         <f>G38*H38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="15">
         <v>31</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>132</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="18" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>134</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="11">
-        <v>26.5</v>
+        <v>119</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="11">
         <f>G39*H39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="15">
         <v>32</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>136</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="18" t="s">
         <v>137</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>138</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>139</v>
       </c>
       <c r="G40" s="11">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="11">
         <f>G40*H40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="15">
         <v>33</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>140</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="18" t="s">
         <v>141</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>142</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>143</v>
       </c>
       <c r="G41" s="11">
-        <v>205</v>
+        <v>95</v>
       </c>
       <c r="H41" s="6"/>
       <c r="I41" s="11">
         <f>G41*H41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="15">
         <v>34</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>144</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="18" t="s">
         <v>145</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>146</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>147</v>
       </c>
       <c r="G42" s="11">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="11">
         <f>G42*H42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="15">
         <v>35</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>148</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="18" t="s">
         <v>149</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>150</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>151</v>
       </c>
       <c r="G43" s="11">
-        <v>156</v>
+        <v>88</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="15">
         <v>36</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>152</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="18" t="s">
         <v>153</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>154</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>155</v>
       </c>
       <c r="G44" s="11">
-        <v>45</v>
+        <v>118</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="11">
         <f>G44*H44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
         <v>37</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>156</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="18" t="s">
         <v>157</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>158</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>159</v>
       </c>
       <c r="G45" s="11">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="11">
         <f>G45*H45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
         <v>38</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>160</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="18" t="s">
         <v>161</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>162</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>163</v>
       </c>
       <c r="G46" s="11">
-        <v>29</v>
+        <v>154</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="11">
         <f>G46*H46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
         <v>39</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>164</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="18" t="s">
         <v>165</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>166</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>167</v>
       </c>
       <c r="G47" s="11">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="11">
         <f>G47*H47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
         <v>40</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>168</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="18" t="s">
         <v>169</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>170</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>171</v>
       </c>
       <c r="G48" s="11">
-        <v>96</v>
+        <v>152</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="11">
         <f>G48*H48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
         <v>41</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>172</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="18" t="s">
         <v>173</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>174</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G49" s="11">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="11">
         <f>G49*H49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
         <v>42</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>176</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="18" t="s">
         <v>177</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>178</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>179</v>
       </c>
       <c r="G50" s="11">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H50" s="6"/>
       <c r="I50" s="11">
         <f>G50*H50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
         <v>43</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="18" t="s">
         <v>181</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>182</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>183</v>
       </c>
       <c r="G51" s="11">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="11">
         <f>G51*H51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
         <v>44</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>184</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="18" t="s">
         <v>185</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>186</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>187</v>
       </c>
       <c r="G52" s="11">
-        <v>110</v>
+        <v>84</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="11">
         <f>G52*H52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
         <v>45</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>188</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="18" t="s">
         <v>189</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>190</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>191</v>
       </c>
       <c r="G53" s="11">
-        <v>154</v>
+        <v>210</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="11">
         <f>G53*H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
         <v>46</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>192</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="18" t="s">
         <v>193</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>194</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>195</v>
       </c>
       <c r="G54" s="11">
-        <v>145</v>
+        <v>49</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="11">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
         <v>47</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>196</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="18" t="s">
         <v>197</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>198</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>199</v>
       </c>
       <c r="G55" s="11">
-        <v>152</v>
+        <v>310</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="11">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
         <v>48</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>200</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="18" t="s">
         <v>201</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>202</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>203</v>
       </c>
       <c r="G56" s="11">
-        <v>27.5</v>
+        <v>48</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="11">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="15">
         <v>49</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>204</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="18" t="s">
         <v>205</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>206</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>207</v>
       </c>
       <c r="G57" s="11">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="11">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="15">
         <v>50</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>208</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="18" t="s">
         <v>209</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>210</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>211</v>
       </c>
       <c r="G58" s="11">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="11">
         <f>G58*H58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
         <v>51</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>212</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="18" t="s">
         <v>213</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>214</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>215</v>
       </c>
       <c r="G59" s="11">
-        <v>52</v>
+        <v>545</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="11">
         <f>G59*H59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
         <v>52</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>216</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="18" t="s">
         <v>217</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>218</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>219</v>
       </c>
       <c r="G60" s="11">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="11">
         <f>G60*H60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
         <v>53</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>220</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="18" t="s">
         <v>221</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>222</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>223</v>
       </c>
       <c r="G61" s="11">
-        <v>210</v>
+        <v>34</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="11">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
         <v>54</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>224</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="18" t="s">
         <v>225</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>226</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>227</v>
       </c>
       <c r="G62" s="11">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="11">
         <f>G62*H62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>55</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>228</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="18" t="s">
         <v>229</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>230</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>231</v>
       </c>
       <c r="G63" s="11">
-        <v>257</v>
+        <v>162</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="11">
         <f>G63*H63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>56</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>232</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="18" t="s">
         <v>233</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>234</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>235</v>
       </c>
       <c r="G64" s="11">
-        <v>167</v>
+        <v>66</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="11">
         <f>G64*H64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>57</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>236</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="18" t="s">
         <v>237</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>238</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>239</v>
       </c>
       <c r="G65" s="11">
-        <v>310</v>
+        <v>266</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="11">
         <f>G65*H65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>58</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>240</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="18" t="s">
         <v>241</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>242</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>243</v>
       </c>
       <c r="G66" s="11">
-        <v>48</v>
+        <v>265</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="11">
         <f>G66*H66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>59</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>244</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="18" t="s">
         <v>245</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>246</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>247</v>
       </c>
       <c r="G67" s="11">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="11">
         <f>G67*H67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>60</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>248</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="18" t="s">
         <v>249</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>250</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>251</v>
       </c>
       <c r="G68" s="11">
-        <v>170</v>
+        <v>77</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="11">
         <f>G68*H68</f>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B69" s="7" t="s">
+    <row r="69" spans="1:9" outlineLevel="1">
+      <c r="A69" s="14" t="s">
         <v>252</v>
       </c>
-      <c r="C69" s="6"/>
-[...41 lines deleted...]
-        <v>0</v>
+      <c r="D69" s="16"/>
+      <c r="G69" s="9"/>
+      <c r="I69" s="9"/>
+    </row>
+    <row r="70" spans="1:9" outlineLevel="2">
+      <c r="A70" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I70" s="10" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="18" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="G71" s="11">
-        <v>34</v>
+        <v>195</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="11">
         <f>G71*H71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="18" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="G72" s="11">
-        <v>34</v>
+        <v>195</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="11">
         <f>G72*H72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
-        <v>65</v>
+        <v>3</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="18" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="G73" s="11">
-        <v>65</v>
+        <v>123</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="11">
         <f>G73*H73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
-        <v>66</v>
+        <v>4</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="G74" s="11">
-        <v>162</v>
+        <v>185</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="11">
         <f>G74*H74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
-        <v>67</v>
+        <v>5</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="18" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="G75" s="11">
-        <v>66</v>
+        <v>185</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="11">
         <f>G75*H75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
-        <v>68</v>
+        <v>6</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="18" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="G76" s="11">
-        <v>253</v>
+        <v>195</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="11">
         <f>G76*H76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="18" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E77" s="8" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="G77" s="11">
-        <v>265</v>
+        <v>195</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="11">
         <f>G77*H77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
-        <v>70</v>
+        <v>8</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C78" s="6"/>
       <c r="D78" s="18" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="E78" s="8" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="G78" s="11">
-        <v>670</v>
+        <v>195</v>
       </c>
       <c r="H78" s="6"/>
       <c r="I78" s="11">
         <f>G78*H78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="18" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="G79" s="11">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="H79" s="6"/>
       <c r="I79" s="11">
         <f>G79*H79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="C80" s="6"/>
       <c r="D80" s="18" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="G80" s="11">
-        <v>77</v>
+        <v>168</v>
       </c>
       <c r="H80" s="6"/>
       <c r="I80" s="11">
         <f>G80*H80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="18" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="G81" s="11">
-        <v>77</v>
+        <v>195</v>
       </c>
       <c r="H81" s="6"/>
       <c r="I81" s="11">
         <f>G81*H81</f>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:9" outlineLevel="1">
-      <c r="A82" s="14" t="s">
+    <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A82" s="15">
+        <v>12</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="C82" s="6"/>
+      <c r="D82" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="G82" s="11">
+        <v>99</v>
+      </c>
+      <c r="H82" s="6"/>
+      <c r="I82" s="11">
+        <f>G82*H82</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A83" s="15">
+        <v>13</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="C83" s="6"/>
+      <c r="D83" s="18" t="s">
+        <v>302</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="F83" s="6" t="s">
         <v>304</v>
       </c>
-      <c r="D82" s="16"/>
-[...29 lines deleted...]
-        <v>13</v>
+      <c r="G83" s="11">
+        <v>125</v>
+      </c>
+      <c r="H83" s="6"/>
+      <c r="I83" s="11">
+        <f>G83*H83</f>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>305</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="18" t="s">
         <v>306</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>307</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>308</v>
       </c>
       <c r="G84" s="11">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="11">
         <f>G84*H84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>309</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="18" t="s">
         <v>310</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>311</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>312</v>
       </c>
       <c r="G85" s="11">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="11">
         <f>G85*H85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>313</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="18" t="s">
         <v>314</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>315</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>316</v>
       </c>
       <c r="G86" s="11">
-        <v>195</v>
+        <v>819</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="11">
         <f>G86*H86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>317</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="18" t="s">
         <v>318</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>319</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>320</v>
       </c>
       <c r="G87" s="11">
-        <v>123</v>
+        <v>819</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="11">
         <f>G87*H87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>321</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="18" t="s">
         <v>322</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>323</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>324</v>
       </c>
       <c r="G88" s="11">
-        <v>185</v>
+        <v>855</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="11">
         <f>G88*H88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>325</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="18" t="s">
         <v>326</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>327</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>328</v>
       </c>
       <c r="G89" s="11">
-        <v>185</v>
+        <v>850</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="11">
         <f>G89*H89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>329</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="18" t="s">
         <v>330</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>331</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>332</v>
       </c>
       <c r="G90" s="11">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="11">
         <f>G90*H90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>333</v>
       </c>
       <c r="C91" s="6"/>
       <c r="D91" s="18" t="s">
         <v>334</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>335</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>336</v>
       </c>
       <c r="G91" s="11">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="11">
         <f>G91*H91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>337</v>
       </c>
       <c r="C92" s="6"/>
       <c r="D92" s="18" t="s">
         <v>338</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>339</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>340</v>
       </c>
       <c r="G92" s="11">
-        <v>195</v>
+        <v>47</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="11">
         <f>G92*H92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>341</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="18" t="s">
         <v>342</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>343</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>344</v>
       </c>
       <c r="G93" s="11">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="11">
         <f>G93*H93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>345</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="18" t="s">
         <v>346</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>347</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>348</v>
       </c>
       <c r="G94" s="11">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="11">
         <f>G94*H94</f>
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A95" s="15">
+    <row r="95" spans="1:9" outlineLevel="1">
+      <c r="A95" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="D95" s="16"/>
+      <c r="G95" s="9"/>
+      <c r="I95" s="9"/>
+    </row>
+    <row r="96" spans="1:9" outlineLevel="2">
+      <c r="A96" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H96" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B95" s="7" t="s">
-[...22 lines deleted...]
-      <c r="A96" s="15">
+      <c r="I96" s="10" t="s">
         <v>13</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="18" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E97" s="8" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="G97" s="11">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="11">
         <f>G97*H97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="18" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="G98" s="11">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="11">
         <f>G98*H98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="18" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="G99" s="11">
-        <v>125</v>
+        <v>47</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="11">
         <f>G99*H99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="18" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="G100" s="11">
-        <v>128</v>
+        <v>78</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="11">
         <f>G100*H100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="18" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="E101" s="8" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="G101" s="11">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="11">
         <f>G101*H101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="18" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="G102" s="11">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="11">
         <f>G102*H102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="18" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="G103" s="11">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="11">
         <f>G103*H103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="18" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="G104" s="11">
-        <v>819</v>
+        <v>81</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="11">
         <f>G104*H104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="18" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="G105" s="11">
-        <v>819</v>
+        <v>81</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="11">
         <f>G105*H105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="18" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="G106" s="11">
-        <v>855</v>
+        <v>316</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="11">
         <f>G106*H106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="18" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="E107" s="8" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="G107" s="11">
-        <v>850</v>
+        <v>126</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="11">
         <f>G107*H107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="18" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="E108" s="8" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="G108" s="11">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="11">
         <f>G108*H108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="18" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="E109" s="8" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="G109" s="11">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="11">
         <f>G109*H109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="C110" s="6"/>
       <c r="D110" s="18" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="G110" s="11">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="11">
         <f>G110*H110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="18" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="G111" s="11">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="11">
         <f>G111*H111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C112" s="6"/>
       <c r="D112" s="18" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="G112" s="11">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="11">
         <f>G112*H112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="C113" s="6"/>
       <c r="D113" s="18" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="E113" s="8" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="G113" s="11">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="11">
         <f>G113*H113</f>
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:9" outlineLevel="1">
-      <c r="A114" s="14" t="s">
+    <row r="114" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A114" s="15">
+        <v>18</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>418</v>
+      </c>
+      <c r="C114" s="6"/>
+      <c r="D114" s="18" t="s">
+        <v>419</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="G114" s="11">
+        <v>153</v>
+      </c>
+      <c r="H114" s="6"/>
+      <c r="I114" s="11">
+        <f>G114*H114</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A115" s="15">
+        <v>19</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="C115" s="6"/>
+      <c r="D115" s="18" t="s">
+        <v>423</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F115" s="6" t="s">
         <v>425</v>
       </c>
-      <c r="D114" s="16"/>
-[...29 lines deleted...]
-        <v>13</v>
+      <c r="G115" s="11">
+        <v>156</v>
+      </c>
+      <c r="H115" s="6"/>
+      <c r="I115" s="11">
+        <f>G115*H115</f>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>353</v>
+        <v>426</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="18" t="s">
-        <v>354</v>
+        <v>427</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>355</v>
+        <v>428</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>356</v>
+        <v>429</v>
       </c>
       <c r="G116" s="11">
-        <v>47</v>
+        <v>129</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="11">
         <f>G116*H116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="18" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E117" s="8" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="G117" s="11">
-        <v>47</v>
+        <v>156</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="11">
         <f>G117*H117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C118" s="6"/>
       <c r="D118" s="18" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E118" s="8" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="F118" s="6" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="G118" s="11">
-        <v>47</v>
+        <v>156</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="11">
         <f>G118*H118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C119" s="6"/>
       <c r="D119" s="18" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E119" s="8" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="F119" s="6" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="G119" s="11">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="11">
         <f>G119*H119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C120" s="6"/>
       <c r="D120" s="18" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E120" s="8" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F120" s="6" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="G120" s="11">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="11">
         <f>G120*H120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C121" s="6"/>
       <c r="D121" s="18" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E121" s="8" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="F121" s="6" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="G121" s="11">
-        <v>47</v>
+        <v>125</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="11">
         <f>G121*H121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C122" s="6"/>
       <c r="D122" s="18" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="G122" s="11">
-        <v>47</v>
+        <v>149</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="11">
         <f>G122*H122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C123" s="6"/>
       <c r="D123" s="18" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="F123" s="6" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="G123" s="11">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="11">
         <f>G123*H123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C124" s="6"/>
       <c r="D124" s="18" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="F124" s="6" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="G124" s="11">
-        <v>47</v>
+        <v>179</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="11">
         <f>G124*H124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>361</v>
+        <v>462</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="18" t="s">
-        <v>362</v>
+        <v>463</v>
       </c>
       <c r="E125" s="8" t="s">
-        <v>363</v>
+        <v>464</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>364</v>
+        <v>465</v>
       </c>
       <c r="G125" s="11">
-        <v>48</v>
+        <v>179</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="11">
         <f>G125*H125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C126" s="6"/>
       <c r="D126" s="18" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="E126" s="8" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="F126" s="6" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="G126" s="11">
-        <v>78</v>
+        <v>175</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="11">
         <f>G126*H126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>462</v>
+        <v>470</v>
       </c>
       <c r="C127" s="6"/>
       <c r="D127" s="18" t="s">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="E127" s="8" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="G127" s="11">
-        <v>81</v>
+        <v>179</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="11">
         <f>G127*H127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="C128" s="6"/>
       <c r="D128" s="18" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="E128" s="8" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="G128" s="11">
-        <v>81</v>
+        <v>179</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="11">
         <f>G128*H128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C129" s="6"/>
       <c r="D129" s="18" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
       <c r="E129" s="8" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="G129" s="11">
-        <v>81</v>
+        <v>179</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="11">
         <f>G129*H129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="C130" s="6"/>
       <c r="D130" s="18" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="E130" s="8" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F130" s="6" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="G130" s="11">
-        <v>81</v>
+        <v>195</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="11">
         <f>G130*H130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="B131" s="7" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="18" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="E131" s="8" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="G131" s="11">
-        <v>81</v>
+        <v>195</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="11">
         <f>G131*H131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="B132" s="7" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="C132" s="6"/>
       <c r="D132" s="18" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="E132" s="8" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="G132" s="11">
-        <v>81</v>
+        <v>195</v>
       </c>
       <c r="H132" s="6"/>
       <c r="I132" s="11">
         <f>G132*H132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="C133" s="6"/>
       <c r="D133" s="18" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="E133" s="8" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="F133" s="6" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="G133" s="11">
-        <v>316</v>
+        <v>195</v>
       </c>
       <c r="H133" s="6"/>
       <c r="I133" s="11">
         <f>G133*H133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B134" s="7" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="C134" s="6"/>
       <c r="D134" s="18" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="E134" s="8" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="F134" s="6" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="G134" s="11">
-        <v>126</v>
+        <v>195</v>
       </c>
       <c r="H134" s="6"/>
       <c r="I134" s="11">
         <f>G134*H134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="B135" s="7" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="C135" s="6"/>
       <c r="D135" s="18" t="s">
-        <v>495</v>
+        <v>503</v>
       </c>
       <c r="E135" s="8" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
       <c r="F135" s="6" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="G135" s="11">
-        <v>126</v>
+        <v>195</v>
       </c>
       <c r="H135" s="6"/>
       <c r="I135" s="11">
         <f>G135*H135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="B136" s="7" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
       <c r="C136" s="6"/>
       <c r="D136" s="18" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="E136" s="8" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="F136" s="6" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="G136" s="11">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="H136" s="6"/>
       <c r="I136" s="11">
         <f>G136*H136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="B137" s="7" t="s">
-        <v>502</v>
+        <v>309</v>
       </c>
       <c r="C137" s="6"/>
       <c r="D137" s="18" t="s">
-        <v>503</v>
+        <v>310</v>
       </c>
       <c r="E137" s="8" t="s">
-        <v>504</v>
+        <v>311</v>
       </c>
       <c r="F137" s="6" t="s">
-        <v>505</v>
+        <v>312</v>
       </c>
       <c r="G137" s="11">
-        <v>126</v>
+        <v>47</v>
       </c>
       <c r="H137" s="6"/>
       <c r="I137" s="11">
         <f>G137*H137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B138" s="7" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C138" s="6"/>
       <c r="D138" s="18" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E138" s="8" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="F138" s="6" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="G138" s="11">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="H138" s="6"/>
       <c r="I138" s="11">
         <f>G138*H138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="B139" s="7" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C139" s="6"/>
       <c r="D139" s="18" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="E139" s="8" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="F139" s="6" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="G139" s="11">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="H139" s="6"/>
       <c r="I139" s="11">
         <f>G139*H139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B140" s="7" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C140" s="6"/>
       <c r="D140" s="18" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E140" s="8" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F140" s="6" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="G140" s="11">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="H140" s="6"/>
       <c r="I140" s="11">
         <f>G140*H140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="B141" s="7" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C141" s="6"/>
       <c r="D141" s="18" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="E141" s="8" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="G141" s="11">
-        <v>129</v>
+        <v>70</v>
       </c>
       <c r="H141" s="6"/>
       <c r="I141" s="11">
         <f>G141*H141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B142" s="7" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="C142" s="6"/>
       <c r="D142" s="18" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="E142" s="8" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="G142" s="11">
-        <v>153</v>
+        <v>72</v>
       </c>
       <c r="H142" s="6"/>
       <c r="I142" s="11">
         <f>G142*H142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="B143" s="7" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C143" s="6"/>
       <c r="D143" s="18" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E143" s="8" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="F143" s="6" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="G143" s="11">
-        <v>156</v>
+        <v>70</v>
       </c>
       <c r="H143" s="6"/>
       <c r="I143" s="11">
         <f>G143*H143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B144" s="7" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="C144" s="6"/>
       <c r="D144" s="18" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E144" s="8" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F144" s="6" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="G144" s="11">
-        <v>129</v>
+        <v>72</v>
       </c>
       <c r="H144" s="6"/>
       <c r="I144" s="11">
         <f>G144*H144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="B145" s="7" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="C145" s="6"/>
       <c r="D145" s="18" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="E145" s="8" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="F145" s="6" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G145" s="11">
-        <v>156</v>
+        <v>72</v>
       </c>
       <c r="H145" s="6"/>
       <c r="I145" s="11">
         <f>G145*H145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B146" s="7" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="C146" s="6"/>
       <c r="D146" s="18" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="E146" s="8" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="F146" s="6" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="G146" s="11">
-        <v>156</v>
+        <v>70</v>
       </c>
       <c r="H146" s="6"/>
       <c r="I146" s="11">
         <f>G146*H146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="15">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="B147" s="7" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="C147" s="6"/>
       <c r="D147" s="18" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E147" s="8" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F147" s="6" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="G147" s="11">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="H147" s="6"/>
       <c r="I147" s="11">
         <f>G147*H147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="B148" s="7" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="C148" s="6"/>
       <c r="D148" s="18" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E148" s="8" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="G148" s="11">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="H148" s="6"/>
       <c r="I148" s="11">
         <f>G148*H148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="B149" s="7" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C149" s="6"/>
       <c r="D149" s="18" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E149" s="8" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="F149" s="6" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="G149" s="11">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="H149" s="6"/>
       <c r="I149" s="11">
         <f>G149*H149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="B150" s="7" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C150" s="6"/>
       <c r="D150" s="18" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E150" s="8" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="G150" s="11">
-        <v>149</v>
+        <v>73</v>
       </c>
       <c r="H150" s="6"/>
       <c r="I150" s="11">
         <f>G150*H150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="B151" s="7" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C151" s="6"/>
       <c r="D151" s="18" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E151" s="8" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="F151" s="6" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="G151" s="11">
-        <v>110</v>
+        <v>72</v>
       </c>
       <c r="H151" s="6"/>
       <c r="I151" s="11">
         <f>G151*H151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="B152" s="7" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C152" s="6"/>
       <c r="D152" s="18" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="E152" s="8" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="F152" s="6" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="G152" s="11">
-        <v>179</v>
+        <v>72</v>
       </c>
       <c r="H152" s="6"/>
       <c r="I152" s="11">
         <f>G152*H152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="B153" s="7" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C153" s="6"/>
       <c r="D153" s="18" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E153" s="8" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="F153" s="6" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="G153" s="11">
-        <v>179</v>
+        <v>73</v>
       </c>
       <c r="H153" s="6"/>
       <c r="I153" s="11">
         <f>G153*H153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="B154" s="7" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C154" s="6"/>
       <c r="D154" s="18" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="E154" s="8" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="F154" s="6" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="G154" s="11">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="H154" s="6"/>
       <c r="I154" s="11">
         <f>G154*H154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="B155" s="7" t="s">
-        <v>574</v>
+        <v>329</v>
       </c>
       <c r="C155" s="6"/>
       <c r="D155" s="18" t="s">
-        <v>575</v>
+        <v>330</v>
       </c>
       <c r="E155" s="8" t="s">
-        <v>576</v>
+        <v>331</v>
       </c>
       <c r="F155" s="6" t="s">
-        <v>577</v>
+        <v>332</v>
       </c>
       <c r="G155" s="11">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="H155" s="6"/>
       <c r="I155" s="11">
         <f>G155*H155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>41</v>
+        <v>60</v>
       </c>
       <c r="B156" s="7" t="s">
-        <v>578</v>
+        <v>337</v>
       </c>
       <c r="C156" s="6"/>
       <c r="D156" s="18" t="s">
-        <v>579</v>
+        <v>338</v>
       </c>
       <c r="E156" s="8" t="s">
-        <v>580</v>
+        <v>339</v>
       </c>
       <c r="F156" s="6" t="s">
-        <v>581</v>
+        <v>340</v>
       </c>
       <c r="G156" s="11">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="H156" s="6"/>
       <c r="I156" s="11">
         <f>G156*H156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="B157" s="7" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="C157" s="6"/>
       <c r="D157" s="18" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="E157" s="8" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="F157" s="6" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="G157" s="11">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="H157" s="6"/>
       <c r="I157" s="11">
         <f>G157*H157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="B158" s="7" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C158" s="6"/>
       <c r="D158" s="18" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="E158" s="8" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="F158" s="6" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="G158" s="11">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="H158" s="6"/>
       <c r="I158" s="11">
         <f>G158*H158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="B159" s="7" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="C159" s="6"/>
       <c r="D159" s="18" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="E159" s="8" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F159" s="6" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="G159" s="11">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="H159" s="6"/>
       <c r="I159" s="11">
         <f>G159*H159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="B160" s="7" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="C160" s="6"/>
       <c r="D160" s="18" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="E160" s="8" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="F160" s="6" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="G160" s="11">
-        <v>195</v>
+        <v>79</v>
       </c>
       <c r="H160" s="6"/>
       <c r="I160" s="11">
         <f>G160*H160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="B161" s="7" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="C161" s="6"/>
       <c r="D161" s="18" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="E161" s="8" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="F161" s="6" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="G161" s="11">
-        <v>242</v>
+        <v>77</v>
       </c>
       <c r="H161" s="6"/>
       <c r="I161" s="11">
         <f>G161*H161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="B162" s="7" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="C162" s="6"/>
       <c r="D162" s="18" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E162" s="8" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F162" s="6" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="G162" s="11">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="H162" s="6"/>
       <c r="I162" s="11">
         <f>G162*H162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="B163" s="7" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="C163" s="6"/>
       <c r="D163" s="18" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="E163" s="8" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="F163" s="6" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="G163" s="11">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="H163" s="6"/>
       <c r="I163" s="11">
         <f>G163*H163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="B164" s="7" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C164" s="6"/>
       <c r="D164" s="18" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="E164" s="8" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="F164" s="6" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="G164" s="11">
-        <v>195</v>
+        <v>77</v>
       </c>
       <c r="H164" s="6"/>
       <c r="I164" s="11">
         <f>G164*H164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="B165" s="7" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="C165" s="6"/>
       <c r="D165" s="18" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E165" s="8" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F165" s="6" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="G165" s="11">
-        <v>179</v>
+        <v>77</v>
       </c>
       <c r="H165" s="6"/>
       <c r="I165" s="11">
         <f>G165*H165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="B166" s="7" t="s">
-        <v>377</v>
+        <v>614</v>
       </c>
       <c r="C166" s="6"/>
       <c r="D166" s="18" t="s">
-        <v>378</v>
+        <v>615</v>
       </c>
       <c r="E166" s="8" t="s">
-        <v>379</v>
+        <v>616</v>
       </c>
       <c r="F166" s="6" t="s">
-        <v>380</v>
+        <v>617</v>
       </c>
       <c r="G166" s="11">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="H166" s="6"/>
       <c r="I166" s="11">
         <f>G166*H166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B167" s="7" t="s">
-        <v>381</v>
+        <v>618</v>
       </c>
       <c r="C167" s="6"/>
       <c r="D167" s="18" t="s">
-        <v>382</v>
+        <v>619</v>
       </c>
       <c r="E167" s="8" t="s">
-        <v>383</v>
+        <v>620</v>
       </c>
       <c r="F167" s="6" t="s">
-        <v>384</v>
+        <v>621</v>
       </c>
       <c r="G167" s="11">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="H167" s="6"/>
       <c r="I167" s="11">
         <f>G167*H167</f>
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+    <row r="168" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A168" s="15">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="B168" s="7" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C168" s="6"/>
       <c r="D168" s="18" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="E168" s="8" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="F168" s="6" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="G168" s="11">
-        <v>15</v>
+        <v>39.9</v>
       </c>
       <c r="H168" s="6"/>
       <c r="I168" s="11">
         <f>G168*H168</f>
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+    <row r="169" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A169" s="15">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="B169" s="7" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="C169" s="6"/>
       <c r="D169" s="18" t="s">
         <v>623</v>
       </c>
       <c r="E169" s="8" t="s">
         <v>624</v>
       </c>
       <c r="F169" s="6" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="G169" s="11">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="H169" s="6"/>
       <c r="I169" s="11">
         <f>G169*H169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="B170" s="7" t="s">
-        <v>626</v>
+        <v>345</v>
       </c>
       <c r="C170" s="6"/>
       <c r="D170" s="18" t="s">
-        <v>627</v>
+        <v>346</v>
       </c>
       <c r="E170" s="8" t="s">
-        <v>628</v>
+        <v>347</v>
       </c>
       <c r="F170" s="6" t="s">
-        <v>629</v>
+        <v>348</v>
       </c>
       <c r="G170" s="11">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="H170" s="6"/>
       <c r="I170" s="11">
         <f>G170*H170</f>
         <v>0</v>
       </c>
     </row>
-    <row r="171" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...840 lines deleted...]
-        <f>SUM(I6:I202)</f>
+    <row r="171" spans="1:9">
+      <c r="G171" t="s">
+        <v>628</v>
+      </c>
+      <c r="H171">
+        <f>SUM(H6:H170)</f>
+        <v>0</v>
+      </c>
+      <c r="I171">
+        <f>SUM(I6:I170)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A7:I7"/>
-    <mergeCell ref="C31:C32"/>
-[...2 lines deleted...]
-    <mergeCell ref="C199:C200"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="A69:I69"/>
+    <mergeCell ref="A95:I95"/>
+    <mergeCell ref="C168:C169"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_23"/>
@@ -13601,136 +11461,136 @@
     <hyperlink ref="F56" r:id="rId_hyperlink_97"/>
     <hyperlink ref="E57" r:id="rId_hyperlink_98"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_99"/>
     <hyperlink ref="E58" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_101"/>
     <hyperlink ref="E59" r:id="rId_hyperlink_102"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E60" r:id="rId_hyperlink_104"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E61" r:id="rId_hyperlink_106"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E62" r:id="rId_hyperlink_108"/>
     <hyperlink ref="F62" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E63" r:id="rId_hyperlink_110"/>
     <hyperlink ref="F63" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E64" r:id="rId_hyperlink_112"/>
     <hyperlink ref="F64" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E65" r:id="rId_hyperlink_114"/>
     <hyperlink ref="F65" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E66" r:id="rId_hyperlink_116"/>
     <hyperlink ref="F66" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E67" r:id="rId_hyperlink_118"/>
     <hyperlink ref="F67" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E68" r:id="rId_hyperlink_120"/>
     <hyperlink ref="F68" r:id="rId_hyperlink_121"/>
-    <hyperlink ref="E69" r:id="rId_hyperlink_122"/>
-[...24 lines deleted...]
-    <hyperlink ref="F81" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="E71" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="F71" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="E72" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="F72" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="E73" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="F73" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="E74" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="F74" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="E75" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="F75" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="E76" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="F76" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="E77" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="F77" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="E78" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="F78" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E79" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="F79" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E80" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="F80" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E81" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="F81" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E82" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="F82" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="E83" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="F83" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E84" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F84" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E85" r:id="rId_hyperlink_150"/>
     <hyperlink ref="F85" r:id="rId_hyperlink_151"/>
     <hyperlink ref="E86" r:id="rId_hyperlink_152"/>
     <hyperlink ref="F86" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E87" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F87" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E88" r:id="rId_hyperlink_156"/>
     <hyperlink ref="F88" r:id="rId_hyperlink_157"/>
     <hyperlink ref="E89" r:id="rId_hyperlink_158"/>
     <hyperlink ref="F89" r:id="rId_hyperlink_159"/>
     <hyperlink ref="E90" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F90" r:id="rId_hyperlink_161"/>
     <hyperlink ref="E91" r:id="rId_hyperlink_162"/>
     <hyperlink ref="F91" r:id="rId_hyperlink_163"/>
     <hyperlink ref="E92" r:id="rId_hyperlink_164"/>
     <hyperlink ref="F92" r:id="rId_hyperlink_165"/>
     <hyperlink ref="E93" r:id="rId_hyperlink_166"/>
     <hyperlink ref="F93" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E94" r:id="rId_hyperlink_168"/>
     <hyperlink ref="F94" r:id="rId_hyperlink_169"/>
-    <hyperlink ref="E95" r:id="rId_hyperlink_170"/>
-[...36 lines deleted...]
-    <hyperlink ref="F113" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="E97" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="F97" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="E98" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="F98" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="E99" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="F99" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="E100" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="F100" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="E101" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="F101" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="E102" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="F102" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="E103" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="F103" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="E104" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="F104" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="E105" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="F105" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="E106" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="F106" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="E107" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="F107" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="E108" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="F108" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="E109" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="F109" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="E110" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="F110" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="E111" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="F111" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="E112" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="F112" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="E113" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="F113" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="E114" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="F114" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="E115" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="F115" r:id="rId_hyperlink_207"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_208"/>
     <hyperlink ref="F116" r:id="rId_hyperlink_209"/>
     <hyperlink ref="E117" r:id="rId_hyperlink_210"/>
     <hyperlink ref="F117" r:id="rId_hyperlink_211"/>
     <hyperlink ref="E118" r:id="rId_hyperlink_212"/>
     <hyperlink ref="F118" r:id="rId_hyperlink_213"/>
     <hyperlink ref="E119" r:id="rId_hyperlink_214"/>
     <hyperlink ref="F119" r:id="rId_hyperlink_215"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_216"/>
     <hyperlink ref="F120" r:id="rId_hyperlink_217"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_218"/>
     <hyperlink ref="F121" r:id="rId_hyperlink_219"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_220"/>
     <hyperlink ref="F122" r:id="rId_hyperlink_221"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_222"/>
     <hyperlink ref="F123" r:id="rId_hyperlink_223"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_224"/>
     <hyperlink ref="F124" r:id="rId_hyperlink_225"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_226"/>
     <hyperlink ref="F125" r:id="rId_hyperlink_227"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_228"/>
     <hyperlink ref="F126" r:id="rId_hyperlink_229"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_230"/>
     <hyperlink ref="F127" r:id="rId_hyperlink_231"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_232"/>
@@ -13797,114 +11657,50 @@
     <hyperlink ref="F158" r:id="rId_hyperlink_293"/>
     <hyperlink ref="E159" r:id="rId_hyperlink_294"/>
     <hyperlink ref="F159" r:id="rId_hyperlink_295"/>
     <hyperlink ref="E160" r:id="rId_hyperlink_296"/>
     <hyperlink ref="F160" r:id="rId_hyperlink_297"/>
     <hyperlink ref="E161" r:id="rId_hyperlink_298"/>
     <hyperlink ref="F161" r:id="rId_hyperlink_299"/>
     <hyperlink ref="E162" r:id="rId_hyperlink_300"/>
     <hyperlink ref="F162" r:id="rId_hyperlink_301"/>
     <hyperlink ref="E163" r:id="rId_hyperlink_302"/>
     <hyperlink ref="F163" r:id="rId_hyperlink_303"/>
     <hyperlink ref="E164" r:id="rId_hyperlink_304"/>
     <hyperlink ref="F164" r:id="rId_hyperlink_305"/>
     <hyperlink ref="E165" r:id="rId_hyperlink_306"/>
     <hyperlink ref="F165" r:id="rId_hyperlink_307"/>
     <hyperlink ref="E166" r:id="rId_hyperlink_308"/>
     <hyperlink ref="F166" r:id="rId_hyperlink_309"/>
     <hyperlink ref="E167" r:id="rId_hyperlink_310"/>
     <hyperlink ref="F167" r:id="rId_hyperlink_311"/>
     <hyperlink ref="E168" r:id="rId_hyperlink_312"/>
     <hyperlink ref="F168" r:id="rId_hyperlink_313"/>
     <hyperlink ref="E169" r:id="rId_hyperlink_314"/>
     <hyperlink ref="F169" r:id="rId_hyperlink_315"/>
     <hyperlink ref="E170" r:id="rId_hyperlink_316"/>
     <hyperlink ref="F170" r:id="rId_hyperlink_317"/>
-    <hyperlink ref="E171" r:id="rId_hyperlink_318"/>
-[...62 lines deleted...]
-    <hyperlink ref="F202" r:id="rId_hyperlink_381"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>