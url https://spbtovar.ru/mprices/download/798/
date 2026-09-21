--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 11:09:32</t>
+    <t>Актуальность прайса на: 2026-09-21 13:13:05</t>
   </si>
   <si>
     <t>Сувениры, товары для праздников</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -3070,51 +3070,51 @@
       </c>
       <c r="H42" s="6"/>
       <c r="I42" s="11">
         <f>G42*H42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="14">
         <v>36</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>153</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="17" t="s">
         <v>154</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>155</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>156</v>
       </c>
       <c r="G43" s="11">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="14">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="17" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="11">