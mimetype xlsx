--- v0 (2026-07-10)
+++ v1 (2026-09-22)
@@ -15,59 +15,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 12:11:30</t>
+    <t>Актуальность прайса на: 2026-09-22 14:36:47</t>
   </si>
   <si>
     <t>Зимние товары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -584,62 +584,50 @@
   <si>
     <t>0014834</t>
   </si>
   <si>
     <t>Снежколеп 111-003 (Россия) 34*10см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/20/70/47020/images/36290/36290.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/47020/</t>
   </si>
   <si>
     <t>0044567</t>
   </si>
   <si>
     <t>Сушилка д/обуви RJ-54C 005709</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/15/78/77815/images/83126/83126.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77815/</t>
   </si>
   <si>
-    <t>0034920</t>
-[...10 lines deleted...]
-  <si>
     <t>0034921</t>
   </si>
   <si>
     <t>Тепловентилятор EN-513 014985</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/59/76/67659/images/64170/64170.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/67659/</t>
   </si>
   <si>
     <t>0030090</t>
   </si>
   <si>
     <t>Уплотнитель D 10м белый</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/74/27/62774/images/57008/57008.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/62774/</t>
   </si>
   <si>
     <t>0030091</t>
@@ -690,62 +678,50 @@
     <t>https://spbtovar.ru/77818/</t>
   </si>
   <si>
     <t>0046114</t>
   </si>
   <si>
     <t>Шапка Ушанка Непромокаемая Fishbone</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/80/94/79480/images/85966/85966.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79480/</t>
   </si>
   <si>
     <t>0044476</t>
   </si>
   <si>
     <t>Шапка шерсть+флис Камуфляж СВЕТЛЫЙ</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/22/77/77722/images/82918/82918.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77722/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://spbtovar.ru/77721/</t>
   </si>
   <si>
     <t>0044566</t>
   </si>
   <si>
     <t>Щетка Авто+скребок 54.3см 962939</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/14/78/77814/images/83125/83125.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77814/</t>
   </si>
   <si>
     <t>0009767</t>
   </si>
   <si>
     <t>Щетка автомобильная люкс Мультипл.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/45/12/31245/images/30506/30506.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/shetka-avtomobilnaja-ljuks-multipl_xl/</t>
   </si>
@@ -884,51 +860,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82906.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86054.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86056.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83327.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73490.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64732.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64729.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64730.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71512.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109.96x9634.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108.96x9635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24706.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75679.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75678.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64168.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64733.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83132.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83125.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506.96x9656.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82906.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86054.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86056.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85961.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83327.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73490.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64732.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64729.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64730.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71512.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87593.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76244.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83028.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76235.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90109.96x9634.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108.96x9635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24706.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75679.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75678.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75944.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62080.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83126.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57008.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64733.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83132.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966.96x9651.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82918.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83125.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506.96x9654.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_46226" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2219,387 +2195,327 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_82906" descr=""/>
+        <xdr:cNvPr id="45" name="product_82907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_82907" descr=""/>
+        <xdr:cNvPr id="46" name="product_77985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_77985" descr=""/>
+        <xdr:cNvPr id="47" name="product_77986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_77986" descr=""/>
+        <xdr:cNvPr id="48" name="product_46230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_46230" descr=""/>
+        <xdr:cNvPr id="49" name="product_44881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_44881" descr=""/>
+        <xdr:cNvPr id="50" name="product_93090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_93090" descr=""/>
+        <xdr:cNvPr id="51" name="product_94758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_94758" descr=""/>
+        <xdr:cNvPr id="52" name="product_92994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_92994" descr=""/>
+        <xdr:cNvPr id="53" name="product_93086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="914400" cy="914400"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="54" name="product_92993" descr=""/>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="product_51204" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2858,59 +2774,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/39/3930/images/82906/82906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2733/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/11/1156/images/66768/66768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1156/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/95/79540/images/86054/86054.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79540/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/95/79539/images/86053/86053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79539/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/95/79541/images/86056/86056.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79541/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/95/79542/images/86057/86057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79542/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/37/73783/images/76479/76479.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/balaklava-flisovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/94/79479/images/85961/85961.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79479/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/78/77881/images/83327/83327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77881/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/22/72233/images/73492/73492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72233/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/22/72232/images/73491/73491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72232/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/22/72231/images/73490/73490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72231/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/22/72230/images/73489/73489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72230/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/39/3934/images/64732/64732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1160/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/11/1161/images/64731/64731.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/27/2701/images/23649/23649.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2701/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/62/11/1162/images/64729/64729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1162/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/27/2702/images/64730/64730.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2702/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/81/78158/images/83818/83818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78158/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/11/71124/images/71523/71523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71124/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/11/71125/images/71512/71512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71125/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/11/71126/images/71515/71515.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71126/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/04/80482/images/87594/87594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80482/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/04/80483/images/87593/87593.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80483/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/11/71127/images/71514/71514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71127/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/37/73714/images/76244/76244.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73714/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/11/71128/images/83028/83028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71128/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/37/73711/images/76235/76235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73711/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/37/73712/images/76236/76236.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73712/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/16/81632/images/89885/89885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81632/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/04/30455/images/29696/29696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lopata-snegovaja-dlja-avto-sv3907/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/32/63283/images/57701/57701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63283/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/77/47726/images/37230/37230.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47726/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/17/81741/images/90109/90109.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81741/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/17/81742/images/90108/90108.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81742/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/39/3939/images/24706/24706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2735/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/25/52515/images/42992/42992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/52515/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/33/73378/images/75679/75679.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73378/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/33/73379/images/75678/75678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73379/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/77/77718/images/82893/82893.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77718/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/35/73530/images/75944/75944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73530/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/64/66468/images/62080/62080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66468/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/70/47020/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47020/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/78/77815/images/83126/83126.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77815/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/76/67658/images/64168/64168.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67658/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/76/67659/images/64170/64170.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67659/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/27/62774/images/57008/57008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62774/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/27/62775/images/56971/56971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62775/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/39/3941/images/82905/82905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1163/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/11/1164/images/64733/64733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1164/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/78/77818/images/83132/83132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77818/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/94/79480/images/85966/85966.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79480/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/77/77722/images/82918/82918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77722/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/77/77721/images/82921/82921.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77721/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/78/77814/images/83125/83125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77814/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/12/31245/images/30506/30506.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/shetka-avtomobilnaja-ljuks-multipl_xl/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/39/3930/images/82906/82906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2733/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/11/1156/images/66768/66768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1156/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/95/79540/images/86054/86054.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79540/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/95/79539/images/86053/86053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79539/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/95/79541/images/86056/86056.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79541/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/95/79542/images/86057/86057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79542/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/37/73783/images/76479/76479.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/balaklava-flisovaya-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/94/79479/images/85961/85961.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79479/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/78/77881/images/83327/83327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77881/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/22/72233/images/73492/73492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72233/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/22/72232/images/73491/73491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72232/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/22/72231/images/73490/73490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72231/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/22/72230/images/73489/73489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72230/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/34/39/3934/images/64732/64732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1160/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/11/1161/images/64731/64731.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1161/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/27/2701/images/23649/23649.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2701/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/62/11/1162/images/64729/64729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1162/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/27/2702/images/64730/64730.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2702/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/58/81/78158/images/83818/83818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78158/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/11/71124/images/71523/71523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71124/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/11/71125/images/71512/71512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71125/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/11/71126/images/71515/71515.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71126/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/04/80482/images/87594/87594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80482/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/04/80483/images/87593/87593.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80483/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/11/71127/images/71514/71514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71127/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/37/73714/images/76244/76244.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73714/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/11/71128/images/83028/83028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71128/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/37/73711/images/76235/76235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73711/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/37/73712/images/76236/76236.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73712/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/16/81632/images/89885/89885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81632/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/04/30455/images/29696/29696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/lopata-snegovaja-dlja-avto-sv3907/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/32/63283/images/57701/57701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/63283/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/77/47726/images/37230/37230.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47726/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/17/81741/images/90109/90109.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81741/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/42/17/81742/images/90108/90108.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81742/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/39/3939/images/24706/24706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2735/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/25/52515/images/42992/42992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/52515/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/33/73378/images/75679/75679.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73378/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/33/73379/images/75678/75678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73379/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/77/77718/images/82893/82893.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77718/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/35/73530/images/75944/75944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73530/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/64/66468/images/62080/62080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66468/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/70/47020/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/47020/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/78/77815/images/83126/83126.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77815/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/76/67659/images/64170/64170.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67659/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/27/62774/images/57008/57008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62774/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/27/62775/images/56971/56971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62775/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/41/39/3941/images/82905/82905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1163/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/11/1164/images/64733/64733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1164/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/78/77818/images/83132/83132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77818/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/94/79480/images/85966/85966.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79480/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/77/77722/images/82918/82918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77722/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/78/77814/images/83125/83125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77814/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/12/31245/images/30506/30506.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/shetka-avtomobilnaja-ljuks-multipl_xl/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -2957,51 +2873,51 @@
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="14">
         <v>1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="11">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="11">
         <f>G8*H8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="14">
         <v>2</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="11">
@@ -3399,51 +3315,51 @@
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="14">
         <v>18</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="17" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G25" s="11">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="14">
         <v>19</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="17" t="s">
         <v>86</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>88</v>
       </c>
       <c r="G26" s="11">
@@ -3893,51 +3809,51 @@
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="14">
         <v>37</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>157</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="17" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="11">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="11">
         <f>G44*H44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="14">
         <v>38</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>161</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="17" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="11">
@@ -4101,354 +4017,302 @@
       </c>
       <c r="H51" s="6"/>
       <c r="I51" s="11">
         <f>G51*H51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="14">
         <v>45</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>189</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="17" t="s">
         <v>190</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>191</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="11">
-        <v>900</v>
+        <v>880</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="11">
         <f>G52*H52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="14">
         <v>46</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>193</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="17" t="s">
         <v>194</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>195</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="11">
-        <v>880</v>
+        <v>170</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="11">
         <f>G53*H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="14">
         <v>47</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>197</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="17" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="11">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="11">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="14">
         <v>48</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="17" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="11">
-        <v>189</v>
+        <v>51</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="11">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="14">
         <v>49</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>205</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="17" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="11">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="11">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="14">
         <v>50</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>209</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="17" t="s">
         <v>210</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>211</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>212</v>
       </c>
       <c r="G57" s="11">
-        <v>34</v>
+        <v>259</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="11">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="14">
         <v>51</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>213</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="17" t="s">
         <v>214</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>215</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>216</v>
       </c>
       <c r="G58" s="11">
-        <v>259</v>
+        <v>560</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="11">
         <f>G58*H58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="14">
         <v>52</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>217</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="17" t="s">
         <v>218</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>219</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>220</v>
       </c>
       <c r="G59" s="11">
-        <v>560</v>
+        <v>210</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="11">
         <f>G59*H59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="14">
         <v>53</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>221</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="17" t="s">
         <v>222</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>223</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>224</v>
       </c>
       <c r="G60" s="11">
-        <v>210</v>
+        <v>136</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="11">
         <f>G60*H60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="14">
         <v>54</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>225</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="17" t="s">
         <v>226</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>227</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>228</v>
       </c>
       <c r="G61" s="11">
-        <v>210</v>
+        <v>390</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="11">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
-[...3 lines deleted...]
-      <c r="B62" s="7" t="s">
+    <row r="62" spans="1:9">
+      <c r="G62" t="s">
         <v>229</v>
       </c>
-      <c r="C62" s="6"/>
-[...53 lines deleted...]
-        <f>SUM(I6:I63)</f>
+      <c r="H62">
+        <f>SUM(H6:H61)</f>
+        <v>0</v>
+      </c>
+      <c r="I62">
+        <f>SUM(I6:I61)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
@@ -4524,54 +4388,50 @@
     <hyperlink ref="F49" r:id="rId_hyperlink_85"/>
     <hyperlink ref="E50" r:id="rId_hyperlink_86"/>
     <hyperlink ref="F50" r:id="rId_hyperlink_87"/>
     <hyperlink ref="E51" r:id="rId_hyperlink_88"/>
     <hyperlink ref="F51" r:id="rId_hyperlink_89"/>
     <hyperlink ref="E52" r:id="rId_hyperlink_90"/>
     <hyperlink ref="F52" r:id="rId_hyperlink_91"/>
     <hyperlink ref="E53" r:id="rId_hyperlink_92"/>
     <hyperlink ref="F53" r:id="rId_hyperlink_93"/>
     <hyperlink ref="E54" r:id="rId_hyperlink_94"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_95"/>
     <hyperlink ref="E55" r:id="rId_hyperlink_96"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_97"/>
     <hyperlink ref="E56" r:id="rId_hyperlink_98"/>
     <hyperlink ref="F56" r:id="rId_hyperlink_99"/>
     <hyperlink ref="E57" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_101"/>
     <hyperlink ref="E58" r:id="rId_hyperlink_102"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E59" r:id="rId_hyperlink_104"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E60" r:id="rId_hyperlink_106"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E61" r:id="rId_hyperlink_108"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_109"/>
-    <hyperlink ref="E62" r:id="rId_hyperlink_110"/>
-[...2 lines deleted...]
-    <hyperlink ref="F63" r:id="rId_hyperlink_113"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>