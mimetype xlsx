--- v0 (2026-07-10)
+++ v1 (2026-09-21)
@@ -16,59 +16,59 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://spbtovar.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-10 11:07:36</t>
+    <t>Актуальность прайса на: 2026-09-21 13:12:25</t>
   </si>
   <si>
     <t>Банные принадлежности, мочалки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Фото товара</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -84,50 +84,62 @@
   <si>
     <t>Рукавица-массажер двухсторон.БС-201</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/20/68/76820/images/81790/81790.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76820/</t>
   </si>
   <si>
     <t>Баня и сауна, термометры для бани, ковши д/воды</t>
   </si>
   <si>
     <t>0048249</t>
   </si>
   <si>
     <t>Банн.станция ТЕРМ+ГИДР.прям.СБО-2тг</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/82/17/81782/images/90171/90171.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81782/</t>
   </si>
   <si>
+    <t>0004424</t>
+  </si>
+  <si>
+    <t>Веник бамбуковый массажный Б197</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/22/07/722/images/65853/65853.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/722/</t>
+  </si>
+  <si>
     <t>0036920</t>
   </si>
   <si>
     <t>Веник березовый Невский банщик Б194</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/56/97/69756/images/69678/69678.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/69756/</t>
   </si>
   <si>
     <t>0020098</t>
   </si>
   <si>
     <t>Веник дубовый Невский банщик Б195</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/16/25/52516/images/43009/43009.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/52516/</t>
   </si>
   <si>
     <t>0034584</t>
@@ -180,72 +192,120 @@
   <si>
     <t>0010702</t>
   </si>
   <si>
     <t>Запарка банная Эвкалипт,Б2141</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/32/21/32132/images/65870/65870.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/32132/</t>
   </si>
   <si>
     <t>0025854</t>
   </si>
   <si>
     <t>Ковш 1.5л ПОЛИМЕРБЫТ       4381500</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/11/83/58311/images/66075/66075.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/58311/</t>
   </si>
   <si>
+    <t>0048062</t>
+  </si>
+  <si>
+    <t>Масло "Апельсин"15мл глав баня Б692</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/79/15/81579/images/89807/89807.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/81579/</t>
+  </si>
+  <si>
     <t>0048063</t>
   </si>
   <si>
-    <t>Масло "Лимон" 17мл глав баня Б691</t>
+    <t>Масло "Лимон" 15мл глав баня Б691</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/80/15/81580/images/89806/89806.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81580/</t>
   </si>
   <si>
-    <t>0018097</t>
-[...8 lines deleted...]
-    <t>https://spbtovar.ru/50483/</t>
+    <t>0048469</t>
+  </si>
+  <si>
+    <t>Масло "МЯТА"  15мл глав баня Б721</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/44/20/82044/images/90641/90641.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/82044/</t>
+  </si>
+  <si>
+    <t>0048061</t>
+  </si>
+  <si>
+    <t>Масло "Пихта" 15мл глав баня Б731</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/78/15/81578/images/89808/89808.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/81578/</t>
+  </si>
+  <si>
+    <t>0048470</t>
+  </si>
+  <si>
+    <t>Масло "Сосна" 15мл глав баня Б771</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/45/20/82045/images/90640/90640.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/82045/</t>
+  </si>
+  <si>
+    <t>0048060</t>
+  </si>
+  <si>
+    <t>Масло "Эвкалипт" 15мл глав баняБ791</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/77/15/81577/images/89809/89809.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/81577/</t>
   </si>
   <si>
     <t>0042954</t>
   </si>
   <si>
     <t>Масло эфирное БЕРГАМОТ 15мл Б71101</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/07/61/76107/images/80824/80824.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76107/</t>
   </si>
   <si>
     <t>0044640</t>
   </si>
   <si>
     <t>Масло эфирное ГВОЗДИКА 15мл Б71601</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/90/79/77990/images/83526/83526.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77990/</t>
   </si>
@@ -264,50 +324,62 @@
   <si>
     <t>0018098</t>
   </si>
   <si>
     <t>Масло эфирное КЕДР 15мл. Б71301</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/84/04/50484/images/65880/65880.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/50484/</t>
   </si>
   <si>
     <t>0044641</t>
   </si>
   <si>
     <t>Масло эфирное КОРИЦА 15мл Б71901</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/91/79/77991/images/83527/83527.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77991/</t>
   </si>
   <si>
+    <t>0018099</t>
+  </si>
+  <si>
+    <t>Масло эфирное ЛАВАНДА 15мл. Б69401</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/85/04/50485/images/65894/65894.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/50485/</t>
+  </si>
+  <si>
     <t>0018100</t>
   </si>
   <si>
     <t>Масло эфирное ЛИМОН 15мл. Б69101</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/86/04/50486/images/65900/65900.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/50486/</t>
   </si>
   <si>
     <t>0044642</t>
   </si>
   <si>
     <t>Масло эфирное МЕЛИССА 15мл Б71701</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/92/79/77992/images/83528/83528.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77992/</t>
   </si>
   <si>
     <t>0018102</t>
@@ -324,110 +396,146 @@
   <si>
     <t>0045328</t>
   </si>
   <si>
     <t>Масло эфирное НЕРОЛИ 15мл Б69601</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/45/86/78645/images/84581/84581.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78645/</t>
   </si>
   <si>
     <t>0042956</t>
   </si>
   <si>
     <t>Масло эфирное ПАЧУЛИ 15мл Б71501</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/09/61/76109/images/80826/80826.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76109/</t>
   </si>
   <si>
+    <t>0018103</t>
+  </si>
+  <si>
+    <t>Масло эфирное ПИХТА 15мл. Б73101</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/89/04/50489/images/65890/65890.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/50489/</t>
+  </si>
+  <si>
     <t>0044643</t>
   </si>
   <si>
     <t>Масло эфирное РОЗМАРИН 15мл Б71801</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/93/79/77993/images/83529/83529.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77993/</t>
   </si>
   <si>
     <t>0045329</t>
   </si>
   <si>
     <t>Масло эфирное САНДАЛ 15мл Б69801</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/46/86/78646/images/84582/84582.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78646/</t>
   </si>
   <si>
+    <t>0018104</t>
+  </si>
+  <si>
+    <t>Масло эфирное СОСНА 15мл. Б77101</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/90/04/50490/images/65882/65882.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/50490/</t>
+  </si>
+  <si>
     <t>0018105</t>
   </si>
   <si>
     <t>Масло эфирное ЧАБРЕЦ 17мл. Б78201</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/91/04/50491/images/65886/65886.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/50491/</t>
   </si>
   <si>
-    <t>0018106</t>
-[...10 lines deleted...]
-  <si>
     <t>0018515</t>
   </si>
   <si>
     <t>Масло эфирное Эвкалипт 15мл Б79101</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/47/09/50947/images/65884/65884.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/50947/</t>
   </si>
   <si>
+    <t>0048059</t>
+  </si>
+  <si>
+    <t>Набор эфир.масел 9шт 15мл Б70901</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/76/15/81576/images/89805/89805.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/81576/</t>
+  </si>
+  <si>
+    <t>0048471</t>
+  </si>
+  <si>
+    <t>Набор эфирн.масел Б701</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/46/20/82046/images/90639/90639.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/82046/</t>
+  </si>
+  <si>
     <t>0040563</t>
   </si>
   <si>
     <t>Термометр для бани.сауны ТБС-41 мал</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/66/36/73666/images/76148/76148.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73666/</t>
   </si>
   <si>
     <t>0040564</t>
   </si>
   <si>
     <t>Термометр для бани.сауны ТСС-2 бол</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/67/36/73667/images/76150/76150.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73667/</t>
   </si>
   <si>
     <t>0047102</t>
@@ -435,230 +543,182 @@
   <si>
     <t>Часы песочные открытые чпс-1Г</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/67/05/80567/images/87716/87716.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80567/</t>
   </si>
   <si>
     <t>0044882</t>
   </si>
   <si>
     <t>Часы песочные ЧПС-1Ш</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/37/81/78137/images/83717/83717.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78137/</t>
   </si>
   <si>
     <t>Колпаки для бани, сиденья, рукавицы</t>
   </si>
   <si>
+    <t>0039095</t>
+  </si>
+  <si>
+    <t>Коврик банный П/Ш Б42</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/64/21/72164/images/73396/73396.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/72164/</t>
+  </si>
+  <si>
     <t>0043585</t>
   </si>
   <si>
     <t>Коврик банный Шахматы Б42103</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/22/68/76822/images/81786/81786.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76822/</t>
   </si>
   <si>
-    <t>0047571</t>
-[...10 lines deleted...]
-  <si>
     <t>0043582</t>
   </si>
   <si>
     <t>Колпак банный б/выш.войлок Б40-1</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/19/68/76819/images/81793/81793.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76819/</t>
   </si>
   <si>
     <t>0000464</t>
   </si>
   <si>
     <t>Колпак банный БЕЛЫЙ Б0401</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/51/13/1351/images/66080/66080.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1351/</t>
   </si>
   <si>
     <t>0044463</t>
   </si>
   <si>
     <t>Колпак банный Буденовка б/с зв.Б414</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/11/77/77711/images/82888/82888.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77711/</t>
   </si>
   <si>
     <t>0010096</t>
   </si>
   <si>
     <t>Колпак банный Буденовка сер.Б413</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/89/15/31589/images/65873/65873.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/31589/</t>
   </si>
   <si>
-    <t>0040379</t>
-[...10 lines deleted...]
-  <si>
     <t>0045326</t>
   </si>
   <si>
     <t>Колпак банный Геймер Б41013 дет.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/43/86/78643/images/84579/84579.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78643/</t>
   </si>
   <si>
-    <t>0033253</t>
-[...10 lines deleted...]
-  <si>
     <t>0044638</t>
   </si>
   <si>
     <t>Колпак банный Для Мамы Б40385</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/88/79/77988/images/83514/83514.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77988/</t>
   </si>
   <si>
     <t>0036264</t>
   </si>
   <si>
     <t>Колпак банный Дракончик Б47015 дет.</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/93/90/69093/images/68660/68660.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/69093/</t>
   </si>
   <si>
     <t>0046227</t>
   </si>
   <si>
     <t>Колпак банный Золотая Змея Б40404</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/33/96/79633/images/86354/86354.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79633/</t>
   </si>
   <si>
-    <t>0045322</t>
-[...10 lines deleted...]
-  <si>
     <t>0044464</t>
   </si>
   <si>
     <t>Колпак банный Лист Б40</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/12/77/77712/images/82890/82890.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/77712/</t>
   </si>
   <si>
-    <t>0010103</t>
-[...10 lines deleted...]
-  <si>
     <t>0045323</t>
   </si>
   <si>
     <t>Колпак банный Не парься Б40503</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/40/86/78640/images/84576/84576.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78640/</t>
   </si>
   <si>
     <t>0047580</t>
   </si>
   <si>
     <t>Колпак банный Папаха АТАМАНб4016101</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/90/10/81090/images/88852/88852.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81090/</t>
   </si>
   <si>
     <t>0047581</t>
@@ -699,146 +759,74 @@
   <si>
     <t>0029848</t>
   </si>
   <si>
     <t>Колпак банный Пилотка Б401615</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/75/25/62575/images/65933/65933.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/62575/</t>
   </si>
   <si>
     <t>0047570</t>
   </si>
   <si>
     <t>Колпак банный СЕРЫЙ Б401</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/80/10/81080/images/88843/88843.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81080/</t>
   </si>
   <si>
-    <t>0017741</t>
-[...10 lines deleted...]
-  <si>
     <t>0040383</t>
   </si>
   <si>
     <t>Колпак банный Супер пупер менБ40364</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/96/34/73496/images/75963/75963.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/73496/</t>
   </si>
   <si>
-    <t>0026147</t>
-[...46 lines deleted...]
-  <si>
     <t>0022736</t>
   </si>
   <si>
     <t>Колпак эконом Б04013</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/01/52/55201/images/65904/65904.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55201/</t>
   </si>
   <si>
-    <t>0037180</t>
-[...10 lines deleted...]
-  <si>
     <t>0017723</t>
   </si>
   <si>
     <t>Комплект банный 3пред.белый Б16</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/76/00/50076/images/65929/65929.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/50076/</t>
   </si>
   <si>
     <t>0048057</t>
   </si>
   <si>
     <t>КомплектБаняПодарВойлокБелый Б1516</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/74/15/81574/images/89810/89810.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81574/</t>
   </si>
   <si>
     <t>0048058</t>
@@ -867,77 +855,53 @@
   <si>
     <t>0047578</t>
   </si>
   <si>
     <t>Полотенце ваф.Девушка 150*75см</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/88/10/81088/images/88850/88850.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81088/</t>
   </si>
   <si>
     <t>0023449</t>
   </si>
   <si>
     <t>Рукавица банная белая Б43</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/89/60/56089/images/65860/65860.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/56089/</t>
   </si>
   <si>
-    <t>0023452</t>
-[...10 lines deleted...]
-  <si>
     <t>Мочалки, губки, шапочки для душа</t>
   </si>
   <si>
-    <t>0023438</t>
-[...10 lines deleted...]
-  <si>
     <t>0023439</t>
   </si>
   <si>
     <t>SunRise классик моч.масс 0061/4001</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/24/58/55824/images/46773/46773.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55824/</t>
   </si>
   <si>
     <t>0023440</t>
   </si>
   <si>
     <t>SunRise классик рукав.масс0054/3103</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/25/58/55825/images/46775/46775.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55825/</t>
   </si>
   <si>
     <t>0023441</t>
@@ -966,74 +930,74 @@
   <si>
     <t>0023443</t>
   </si>
   <si>
     <t>SunRise классик ш/масс 0057/9011</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/28/58/55828/images/46779/46779.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/55828/</t>
   </si>
   <si>
     <t>0003797</t>
   </si>
   <si>
     <t>Губка банная "Злючка"/100</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/00/36/3600/images/66084/66084.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/861/</t>
   </si>
   <si>
-    <t>0003798</t>
-[...10 lines deleted...]
-  <si>
     <t>0038592</t>
   </si>
   <si>
     <t>Губка банная Пеночка</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/57/16/71657/images/72565/72565.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71657/</t>
   </si>
   <si>
+    <t>0047044</t>
+  </si>
+  <si>
+    <t>Губка д.ванной 2в1  002626</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/99/04/80499/images/87619/87619.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/80499/</t>
+  </si>
+  <si>
     <t>0045027</t>
   </si>
   <si>
     <t>Губка д/тела Black&amp;White 1108 York</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/88/82/78288/images/83933/83933.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78288/</t>
   </si>
   <si>
     <t>0045025</t>
   </si>
   <si>
     <t>Губка д/тела Cindy 1105 York</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/86/82/78286/images/83930/83930.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78286/</t>
   </si>
   <si>
     <t>0045024</t>
@@ -1122,122 +1086,146 @@
   <si>
     <t>0001975</t>
   </si>
   <si>
     <t>Лилиана перчатка д/мытья ZH-65</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/61/13/1361/images/45090/45090.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1361/</t>
   </si>
   <si>
     <t>0001958</t>
   </si>
   <si>
     <t>Мочалка "БАБА ДУСЯ"</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/62/13/1362/images/66089/66089.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1362/</t>
   </si>
   <si>
+    <t>0005785</t>
+  </si>
+  <si>
+    <t>Мочалка "Мужская" крапива М252</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/99/27/22799/images/66021/66021.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/mochalka-muzhskaja-krapiva-s-ruchkami/</t>
+  </si>
+  <si>
     <t>0005466</t>
   </si>
   <si>
     <t>Мочалка SunRise 0053 рукавица+ворс</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/54/53/5354/images/66103/66103.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/5354/</t>
   </si>
   <si>
     <t>0005464</t>
   </si>
   <si>
     <t>Мочалка SunRise 0056 ворс+плетенка</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/55/53/5355/images/66105/66105.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/5355/</t>
   </si>
   <si>
+    <t>0035320</t>
+  </si>
+  <si>
+    <t>Мочалка Баба Маня дв.вязки</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/94/80/68094/images/66432/66432.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/68094/</t>
+  </si>
+  <si>
+    <t>0043584</t>
+  </si>
+  <si>
+    <t>Мочалка Букле длинная 46*10 28029</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/21/68/76821/images/81787/81787.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/76821/</t>
+  </si>
+  <si>
     <t>0039878</t>
   </si>
   <si>
     <t>Мочалка вязанная Широкая Полосатая</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/81/29/72981/images/74953/74953.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72981/</t>
   </si>
   <si>
     <t>0046098</t>
   </si>
   <si>
     <t>Мочалка д/тела СНЕЖИНКА</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/59/94/79459/images/85889/85889.750x0.jpeg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/79459/</t>
   </si>
   <si>
     <t>0033265</t>
   </si>
   <si>
     <t>Мочалка Длинная джут.40*11 М6401</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/44/59/65944/images/61375/61375.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/65944/</t>
   </si>
   <si>
-    <t>0039879</t>
-[...10 lines deleted...]
-  <si>
     <t>0045026</t>
   </si>
   <si>
     <t>Мочалка из люфы YORK 15050</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/87/82/78287/images/83931/83931.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/78287/</t>
   </si>
   <si>
     <t>0034070</t>
   </si>
   <si>
     <t>Мочалка Косичка 0907001</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/74/67/66774/images/62497/62497.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/66774/</t>
   </si>
   <si>
     <t>0038368</t>
@@ -1314,288 +1302,228 @@
   <si>
     <t>0039883</t>
   </si>
   <si>
     <t>Мочалка Люфа цветная длинн.Узун А-2</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/86/29/72986/images/74959/74959.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/72986/</t>
   </si>
   <si>
     <t>0047026</t>
   </si>
   <si>
     <t>Мочалка Мойдодыр гибискус натюГК106</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/78/04/80478/images/87589/87589.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80478/</t>
   </si>
   <si>
-    <t>0047048</t>
-[...10 lines deleted...]
-  <si>
     <t>0047051</t>
   </si>
   <si>
     <t>Мочалка Мойдодыр УЛЫБКА   П118</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/12/05/80512/images/87631/87631.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/80512/</t>
   </si>
   <si>
     <t>0001953</t>
   </si>
   <si>
     <t>Мочалка натуральная люфа"Огурец"</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/81/13/1381/images/74961/74961.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/mochalka-naturalnaja-ljufaogurec/</t>
   </si>
   <si>
     <t>0038617</t>
   </si>
   <si>
     <t>Мочалка полиэтиленовая большая</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/82/16/71682/images/72575/72575.750x0.png</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71682/</t>
   </si>
   <si>
-    <t>0039881</t>
-[...10 lines deleted...]
-  <si>
     <t>0000238</t>
   </si>
   <si>
     <t>Мочалка Русская вязанная длин.113П</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/59/33/3359/images/83118/83118.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/3359/</t>
   </si>
   <si>
+    <t>0000241</t>
+  </si>
+  <si>
+    <t>Мочалка Сибирская Длинная</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/89/13/1389/images/66092/66092.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/mochalka-sibirskaja-dlinnaja/</t>
+  </si>
+  <si>
     <t>0038365</t>
   </si>
   <si>
     <t>Мочалка узбекистан 1шт плоская</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/14/14/71414/images/72301/72301.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/71414/</t>
   </si>
   <si>
     <t>0004498</t>
   </si>
   <si>
     <t>Мочалка Уральская длинная  М104П</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/97/26/2697/images/66112/66112.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/2697/</t>
   </si>
   <si>
-    <t>0039867</t>
-[...22 lines deleted...]
-  <si>
     <t>0021992</t>
   </si>
   <si>
     <t>Мочалка чеширка №51 рукавица лен</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/33/44/54433/images/45202/45202.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/54433/</t>
   </si>
   <si>
-    <t>0047014</t>
-[...22 lines deleted...]
-  <si>
     <t>0006225</t>
   </si>
   <si>
     <t>Мочалка-спонж ШАРИК</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/39/33/23339/images/26290/26290.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/23339/</t>
   </si>
   <si>
+    <t>0048472</t>
+  </si>
+  <si>
+    <t>Набор 3шт ШапочкаДляДушПолиэт 0022</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/47/20/82047/images/90638/90638.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/82047/</t>
+  </si>
+  <si>
     <t>0005594</t>
   </si>
   <si>
     <t>Рукавица массажная SunRise 0050</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/85/55/5585/images/66118/66118.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/5585/</t>
   </si>
   <si>
+    <t>0000608</t>
+  </si>
+  <si>
+    <t>Рукавица массажная"Бодрость" в кор.</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/wa-data/public/shop/products/93/13/1393/images/55160/55160.750x0.jpg</t>
+  </si>
+  <si>
+    <t>https://spbtovar.ru/1393/</t>
+  </si>
+  <si>
     <t>0043120</t>
   </si>
   <si>
     <t>Шапочка д/душа плотная в упак.ХЛД</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/76/62/76276/images/81146/81146.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/76276/</t>
   </si>
   <si>
     <t>0047610</t>
   </si>
   <si>
     <t>Щётка банная щетина Свинья Изра 514</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/09/11/81109/images/88854/88854.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/81109/</t>
   </si>
   <si>
     <t>0000033</t>
   </si>
   <si>
     <t>Щетка д.мытья спины(Польша)</t>
   </si>
   <si>
     <t>https://spbtovar.ru/wa-data/public/shop/products/98/13/1398/images/67073/67073.750x0.jpg</t>
   </si>
   <si>
     <t>https://spbtovar.ru/1398/</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://spbtovar.ru/61025/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1722,51 +1650,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81790.96x961.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678.96x963.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63453.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865.96x966.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868.96x967.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65870.96x969.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80824.96x9613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526.96x9614.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825.96x9615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880.96x9616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527.96x9617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900.96x9618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83528.96x9619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581.96x9621.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529.96x9623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582.96x9624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65886.96x9625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888.96x9626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65884.96x9627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76148.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76150.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83717.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81786.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88845.96x9633.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793.96x9634.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080.96x9635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888.96x9636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75959.96x9638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83514.96x9641.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84575.96x9644.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65361.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88853.96x9649.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84580.96x9650.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857.96x9651.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843.96x9653.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838.96x9654.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75963.96x9655.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65833.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913.96x9658.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88863.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65904.96x9660.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70252.96x9661.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929.96x9662.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89810.96x9663.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89804.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838.96x9665.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88850.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860.96x9667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46771.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46769.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565.96x9677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66103.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66105.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889.96x9692.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74954.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83931.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72304.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72305.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88207.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74959.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87612.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575.96x96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74952.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87581.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76931.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67073.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74768.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54304.96x96124.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81790.96x961.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90171.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678.96x964.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63453.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65865.96x967.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867.96x969.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65870.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806.96x9613.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90641.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89808.96x9615.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89809.96x9617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80824.96x9618.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526.96x9619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80825.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880.96x9621.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83527.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65894.96x9623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900.96x9624.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83528.96x9625.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892.96x9626.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581.96x9627.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80826.96x9628.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65890.96x9629.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83529.96x9630.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582.96x9631.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65882.96x9632.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65886.96x9633.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65884.96x9634.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89805.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76148.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76150.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83717.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73396.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81786.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793.96x9643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66080.96x9644.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888.96x9645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83514.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86354.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84576.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852.96x9653.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88853.96x9654.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84580.96x9655.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857.96x9656.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843.96x9658.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75963.96x9659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65904.96x9660.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929.96x9661.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89810.96x9662.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89804.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838.96x9664.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88850.96x9665.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65860.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46769.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565.96x9673.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83930.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83928.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76787.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45090.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089.96x9685.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66021.96x9686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66103.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66105.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81787.96x9690.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74953.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889.96x9692.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83931.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72304.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72305.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88207.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88206.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74959.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87589.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87631.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74961.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575.96x96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83118.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66112.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90638.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66118.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55160.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67073.96x96118.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_92090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1797,1731 +1725,1731 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_85006" descr=""/>
+        <xdr:cNvPr id="3" name="product_44812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_67701" descr=""/>
+        <xdr:cNvPr id="4" name="product_85006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_82521" descr=""/>
+        <xdr:cNvPr id="5" name="product_67701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_52087" descr=""/>
+        <xdr:cNvPr id="6" name="product_82521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_52088" descr=""/>
+        <xdr:cNvPr id="7" name="product_52087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_52089" descr=""/>
+        <xdr:cNvPr id="8" name="product_52088" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_52090" descr=""/>
+        <xdr:cNvPr id="9" name="product_52089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_73512" descr=""/>
+        <xdr:cNvPr id="10" name="product_52090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_96867" descr=""/>
+        <xdr:cNvPr id="11" name="product_73512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_65656" descr=""/>
+        <xdr:cNvPr id="12" name="product_96866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_91374" descr=""/>
+        <xdr:cNvPr id="13" name="product_96867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_93262" descr=""/>
+        <xdr:cNvPr id="14" name="product_97334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_91375" descr=""/>
+        <xdr:cNvPr id="15" name="product_96865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_65657" descr=""/>
+        <xdr:cNvPr id="16" name="product_97335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_93263" descr=""/>
+        <xdr:cNvPr id="17" name="product_96864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_65659" descr=""/>
+        <xdr:cNvPr id="18" name="product_91374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_93264" descr=""/>
+        <xdr:cNvPr id="19" name="product_93262" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_65661" descr=""/>
+        <xdr:cNvPr id="20" name="product_91375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_93917" descr=""/>
+        <xdr:cNvPr id="21" name="product_65657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_91376" descr=""/>
+        <xdr:cNvPr id="22" name="product_93263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_93265" descr=""/>
+        <xdr:cNvPr id="23" name="product_65658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_93918" descr=""/>
+        <xdr:cNvPr id="24" name="product_65659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_65664" descr=""/>
+        <xdr:cNvPr id="25" name="product_93264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_65665" descr=""/>
+        <xdr:cNvPr id="26" name="product_65661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_66121" descr=""/>
+        <xdr:cNvPr id="27" name="product_93917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_88931" descr=""/>
+        <xdr:cNvPr id="28" name="product_91376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_88932" descr=""/>
+        <xdr:cNvPr id="29" name="product_65662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_95848" descr=""/>
+        <xdr:cNvPr id="30" name="product_93265" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_93409" descr=""/>
+        <xdr:cNvPr id="31" name="product_93918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_65663" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_65664" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_92092" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="34" name="product_66121" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_96364" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="35" name="product_96863" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_92089" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="36" name="product_97336" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_44971" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="37" name="product_88931" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_92983" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="38" name="product_88932" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_51548" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="39" name="product_95848" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_88755" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="40" name="product_81168" descr=""/>
+        <xdr:cNvPr id="40" name="product_93409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_93260" descr=""/>
+        <xdr:cNvPr id="41" name="product_87423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_84342" descr=""/>
+        <xdr:cNvPr id="42" name="product_92092" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_94912" descr=""/>
+        <xdr:cNvPr id="43" name="product_92089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_93911" descr=""/>
+        <xdr:cNvPr id="44" name="product_44971" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_92984" descr=""/>
+        <xdr:cNvPr id="45" name="product_92983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_51555" descr=""/>
+        <xdr:cNvPr id="46" name="product_51548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_93912" descr=""/>
+        <xdr:cNvPr id="47" name="product_93915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_96373" descr=""/>
+        <xdr:cNvPr id="48" name="product_93260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_96374" descr=""/>
+        <xdr:cNvPr id="49" name="product_84342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_93916" descr=""/>
+        <xdr:cNvPr id="50" name="product_94912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_65236" descr=""/>
+        <xdr:cNvPr id="51" name="product_92984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_77785" descr=""/>
+        <xdr:cNvPr id="52" name="product_93912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_96363" descr=""/>
+        <xdr:cNvPr id="53" name="product_96373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_65240" descr=""/>
+        <xdr:cNvPr id="54" name="product_96374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_88759" descr=""/>
+        <xdr:cNvPr id="55" name="product_93916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_73867" descr=""/>
+        <xdr:cNvPr id="56" name="product_65236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_51561" descr=""/>
+        <xdr:cNvPr id="57" name="product_77785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_65246" descr=""/>
+        <xdr:cNvPr id="58" name="product_96363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_96379" descr=""/>
+        <xdr:cNvPr id="59" name="product_88759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -3537,921 +3465,921 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_85297" descr=""/>
+        <xdr:cNvPr id="61" name="product_65248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_65248" descr=""/>
+        <xdr:cNvPr id="62" name="product_96861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_96861" descr=""/>
+        <xdr:cNvPr id="63" name="product_96862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_96862" descr=""/>
+        <xdr:cNvPr id="64" name="product_96380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_96380" descr=""/>
+        <xdr:cNvPr id="65" name="product_96371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_96371" descr=""/>
+        <xdr:cNvPr id="66" name="product_71284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="67" name="product_71284" descr=""/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_71019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="product_71287" descr=""/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_71020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_71018" descr=""/>
+        <xdr:cNvPr id="69" name="product_71021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_71019" descr=""/>
+        <xdr:cNvPr id="70" name="product_71022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_71020" descr=""/>
+        <xdr:cNvPr id="71" name="product_71023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_71021" descr=""/>
+        <xdr:cNvPr id="72" name="product_45923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_71022" descr=""/>
+        <xdr:cNvPr id="73" name="product_86915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_71023" descr=""/>
+        <xdr:cNvPr id="74" name="product_95780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_45923" descr=""/>
+        <xdr:cNvPr id="75" name="product_93560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_45924" descr=""/>
+        <xdr:cNvPr id="76" name="product_93558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_86915" descr=""/>
+        <xdr:cNvPr id="77" name="product_93557" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_93560" descr=""/>
+        <xdr:cNvPr id="78" name="product_93563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_93558" descr=""/>
+        <xdr:cNvPr id="79" name="product_89169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_93557" descr=""/>
+        <xdr:cNvPr id="80" name="product_80804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_93563" descr=""/>
+        <xdr:cNvPr id="81" name="product_88823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_89169" descr=""/>
+        <xdr:cNvPr id="82" name="product_89172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_80804" descr=""/>
+        <xdr:cNvPr id="83" name="product_48756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_88823" descr=""/>
+        <xdr:cNvPr id="84" name="product_44978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_89172" descr=""/>
+        <xdr:cNvPr id="85" name="product_44979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_48756" descr=""/>
+        <xdr:cNvPr id="86" name="product_47322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_44978" descr=""/>
+        <xdr:cNvPr id="87" name="product_46871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_44979" descr=""/>
+        <xdr:cNvPr id="88" name="product_46872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_46871" descr=""/>
+        <xdr:cNvPr id="89" name="product_83343" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_46872" descr=""/>
+        <xdr:cNvPr id="90" name="product_92091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -4527,957 +4455,777 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_88242" descr=""/>
+        <xdr:cNvPr id="94" name="product_93559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_93559" descr=""/>
+        <xdr:cNvPr id="95" name="product_82014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_82014" descr=""/>
+        <xdr:cNvPr id="96" name="product_86674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_86674" descr=""/>
+        <xdr:cNvPr id="97" name="product_86675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_86675" descr=""/>
+        <xdr:cNvPr id="98" name="product_96079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_96079" descr=""/>
+        <xdr:cNvPr id="99" name="product_96080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_96080" descr=""/>
+        <xdr:cNvPr id="100" name="product_86672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_86672" descr=""/>
+        <xdr:cNvPr id="101" name="product_88245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_88245" descr=""/>
+        <xdr:cNvPr id="102" name="product_88246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_88246" descr=""/>
+        <xdr:cNvPr id="103" name="product_95759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_95759" descr=""/>
+        <xdr:cNvPr id="104" name="product_95793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_95784" descr=""/>
+        <xdr:cNvPr id="105" name="product_44989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_95793" descr=""/>
+        <xdr:cNvPr id="106" name="product_86940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_44989" descr=""/>
+        <xdr:cNvPr id="107" name="product_45791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_86940" descr=""/>
+        <xdr:cNvPr id="108" name="product_44994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_88244" descr=""/>
+        <xdr:cNvPr id="109" name="product_86671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_45791" descr=""/>
+        <xdr:cNvPr id="110" name="product_45678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_86671" descr=""/>
+        <xdr:cNvPr id="111" name="product_69628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_45678" descr=""/>
+        <xdr:cNvPr id="112" name="product_47794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_88231" descr=""/>
+        <xdr:cNvPr id="113" name="product_97337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_88239" descr=""/>
+        <xdr:cNvPr id="114" name="product_47088" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_69628" descr=""/>
+        <xdr:cNvPr id="115" name="product_44997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_95747" descr=""/>
+        <xdr:cNvPr id="116" name="product_91543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_45623" descr=""/>
+        <xdr:cNvPr id="117" name="product_96392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_47794" descr=""/>
+        <xdr:cNvPr id="118" name="product_45000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5736,59 +5484,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/68/76820/images/81790/81790.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76820/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/17/81782/images/90171/90171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81782/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/97/69756/images/69678/69678.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69756/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/25/52516/images/43009/43009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/52516/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/72/67277/images/63453/63453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67277/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/21/32129/images/65865/65865.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32129/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/21/32130/images/65868/65868.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32130/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/21/32131/images/65867/65867.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32131/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/21/32132/images/65870/65870.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32132/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/83/58311/images/66075/66075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58311/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/15/81580/images/89806/89806.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81580/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/83/04/50483/images/65898/65898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50483/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/61/76107/images/80824/80824.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76107/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/79/77990/images/83526/83526.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77990/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/61/76108/images/80825/80825.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76108/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/04/50484/images/65880/65880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50484/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/79/77991/images/83527/83527.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77991/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/04/50486/images/65900/65900.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50486/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/79/77992/images/83528/83528.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77992/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/04/50488/images/65892/65892.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50488/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/86/78645/images/84581/84581.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78645/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/61/76109/images/80826/80826.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76109/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/79/77993/images/83529/83529.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77993/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/86/78646/images/84582/84582.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78646/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/04/50491/images/65886/65886.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50491/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/04/50492/images/65888/65888.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50492/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/09/50947/images/65884/65884.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50947/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/36/73666/images/76148/76148.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73666/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/36/73667/images/76150/76150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73667/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/05/80567/images/87716/87716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80567/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/81/78137/images/83717/83717.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78137/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/68/76822/images/81786/81786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76822/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/10/81081/images/88845/88845.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81081/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/68/76819/images/81793/81793.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76819/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/13/1351/images/66080/66080.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1351/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/77/77711/images/82888/82888.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77711/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/15/31589/images/65873/65873.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/31589/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/34/73492/images/75959/75959.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73492/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/86/78643/images/84579/84579.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78643/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/59/65932/images/61358/61358.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65932/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/79/77988/images/83514/83514.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77988/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/90/69093/images/68660/68660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69093/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/96/79633/images/86354/86354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79633/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/86/78639/images/84575/84575.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78639/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/77/77712/images/82890/82890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77712/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/15/31596/images/65361/65361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/31596/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/86/78640/images/84576/84576.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78640/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/10/81090/images/88852/88852.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81090/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/10/81091/images/88853/88853.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81091/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/86/78644/images/84580/84580.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78644/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/00/50064/images/65857/65857.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50064/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/25/62575/images/65933/65933.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62575/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/10/81080/images/88843/88843.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81080/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/68/00/50068/images/65838/65838.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50068/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/34/73496/images/75963/75963.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73496/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/86/58666/images/50657/50657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58666/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/02/16/31602/images/65833/65833.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/31602/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/00/50074/images/65913/65913.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50074/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/10/81096/images/88863/88863.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81096/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/52/55201/images/65904/65904.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55201/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/00/70047/images/70252/70252.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/70047/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/76/00/50076/images/65929/65929.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50076/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/15/81574/images/89810/89810.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81574/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/15/81575/images/89804/89804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81575/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/10/81097/images/88838/88838.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81097/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/10/81088/images/88850/88850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81088/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/60/56089/images/65860/65860.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56089/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/60/56092/images/47206/47206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56092/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/23/58/55823/images/46771/46771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55823/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/58/55824/images/46773/46773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55824/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/58/55825/images/46775/46775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55825/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/58/55826/images/46777/46777.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55826/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/58/55827/images/46769/46769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55827/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/58/55828/images/46779/46779.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55828/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/36/3600/images/66084/66084.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/861/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/36/3601/images/65045/65045.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/862/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/16/71657/images/72565/72565.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71657/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/82/78288/images/83933/83933.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78288/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/82/78286/images/83930/83930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78286/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/82/78285/images/83929/83929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78285/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/82/78291/images/83928/83928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78291/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/39/73904/images/76784/76784.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73904/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/55/65569/images/60723/60723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65569/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/35/73560/images/75993/75993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73560/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/39/73907/images/76787/76787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73907/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/87/28715/images/27859/27859.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/detskaja-mochalka-sunrise-00630008/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/13/1361/images/45090/45090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1361/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/62/13/1362/images/66089/66089.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1362/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/53/5354/images/66103/66103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/5354/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/53/5355/images/66105/66105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/5355/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/29/72981/images/74953/74953.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72981/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/94/79459/images/85889/85889.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79459/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/59/65944/images/61375/61375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65944/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/29/72982/images/74954/74954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72982/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/82/78287/images/83931/83931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78287/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/67/66774/images/62497/62497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66774/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/17/14/71417/images/72304/72304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71417/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/14/71418/images/72305/72305.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71418/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/07/80796/images/88207/88207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80796/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/07/80797/images/88206/88206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80797/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/14/71415/images/72302/72302.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71415/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/29/72985/images/74958/74958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72985/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/29/72986/images/74959/74959.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72986/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/04/80478/images/87589/87589.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80478/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/03/05/80503/images/87612/87612.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80503/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/05/80512/images/87631/87631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80512/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/13/1381/images/74961/74961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mochalka-naturalnaja-ljufaogurec/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/16/71682/images/72575/72575.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71682/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/29/72984/images/74957/74957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72984/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/33/3359/images/83118/83118.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/3359/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/14/71414/images/72301/72301.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71414/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/26/2697/images/66112/66112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2697/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/71/29/72971/images/74908/74908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72971/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/29/72979/images/74952/74952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72979/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/44/54433/images/45202/45202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54433/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/04/80466/images/87581/87581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80466/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/25/2586/images/76931/76931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mochalka-polotence-japonskaja-m341/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/33/23339/images/26290/26290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/23339/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/55/5585/images/66118/66118.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/5585/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/76/62/76276/images/81146/81146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76276/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/11/81109/images/88854/88854.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81109/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/13/1398/images/67073/67073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1398/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/28/72899/images/74768/74768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72899/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/10/61025/images/54304/54304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/61025/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/20/68/76820/images/81790/81790.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76820/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/17/81782/images/90171/90171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81782/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/07/722/images/65853/65853.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/722/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/56/97/69756/images/69678/69678.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69756/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/16/25/52516/images/43009/43009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/52516/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/72/67277/images/63453/63453.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/67277/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/29/21/32129/images/65865/65865.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32129/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/30/21/32130/images/65868/65868.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32130/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/31/21/32131/images/65867/65867.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32131/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/32/21/32132/images/65870/65870.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/32132/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/83/58311/images/66075/66075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/58311/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/79/15/81579/images/89807/89807.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81579/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/15/81580/images/89806/89806.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81580/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/20/82044/images/90641/90641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82044/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/15/81578/images/89808/89808.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81578/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/20/82045/images/90640/90640.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82045/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/77/15/81577/images/89809/89809.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81577/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/61/76107/images/80824/80824.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76107/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/79/77990/images/83526/83526.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77990/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/08/61/76108/images/80825/80825.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76108/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/84/04/50484/images/65880/65880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50484/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/79/77991/images/83527/83527.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77991/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/04/50485/images/65894/65894.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50485/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/04/50486/images/65900/65900.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50486/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/92/79/77992/images/83528/83528.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77992/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/04/50488/images/65892/65892.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50488/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/45/86/78645/images/84581/84581.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78645/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/61/76109/images/80826/80826.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76109/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/04/50489/images/65890/65890.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50489/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/79/77993/images/83529/83529.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77993/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/86/78646/images/84582/84582.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78646/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/04/50490/images/65882/65882.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50490/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/04/50491/images/65886/65886.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50491/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/09/50947/images/65884/65884.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50947/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/76/15/81576/images/89805/89805.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81576/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/46/20/82046/images/90639/90639.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82046/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/66/36/73666/images/76148/76148.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73666/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/36/73667/images/76150/76150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73667/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/67/05/80567/images/87716/87716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80567/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/37/81/78137/images/83717/83717.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78137/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/21/72164/images/73396/73396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72164/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/22/68/76822/images/81786/81786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76822/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/19/68/76819/images/81793/81793.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76819/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/51/13/1351/images/66080/66080.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1351/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/11/77/77711/images/82888/82888.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77711/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/15/31589/images/65873/65873.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/31589/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/43/86/78643/images/84579/84579.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78643/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/79/77988/images/83514/83514.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77988/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/90/69093/images/68660/68660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/69093/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/96/79633/images/86354/86354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79633/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/77/77712/images/82890/82890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/77712/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/40/86/78640/images/84576/84576.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78640/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/90/10/81090/images/88852/88852.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81090/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/10/81091/images/88853/88853.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81091/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/86/78644/images/84580/84580.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78644/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/64/00/50064/images/65857/65857.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50064/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/25/62575/images/65933/65933.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/62575/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/80/10/81080/images/88843/88843.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81080/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/34/73496/images/75963/75963.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73496/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/01/52/55201/images/65904/65904.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55201/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/76/00/50076/images/65929/65929.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/50076/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/15/81574/images/89810/89810.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81574/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/75/15/81575/images/89804/89804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81575/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/10/81097/images/88838/88838.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81097/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/10/81088/images/88850/88850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81088/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/60/56089/images/65860/65860.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/56089/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/24/58/55824/images/46773/46773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55824/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/25/58/55825/images/46775/46775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55825/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/26/58/55826/images/46777/46777.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55826/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/27/58/55827/images/46769/46769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55827/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/28/58/55828/images/46779/46779.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/55828/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/00/36/3600/images/66084/66084.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/861/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/57/16/71657/images/72565/72565.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71657/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/04/80499/images/87619/87619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80499/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/88/82/78288/images/83933/83933.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78288/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/82/78286/images/83930/83930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78286/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/82/78285/images/83929/83929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78285/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/91/82/78291/images/83928/83928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78291/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/04/39/73904/images/76784/76784.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73904/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/69/55/65569/images/60723/60723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65569/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/60/35/73560/images/75993/75993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73560/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/07/39/73907/images/76787/76787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/73907/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/87/28715/images/27859/27859.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/detskaja-mochalka-sunrise-00630008/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/61/13/1361/images/45090/45090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1361/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/62/13/1362/images/66089/66089.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1362/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/99/27/22799/images/66021/66021.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mochalka-muzhskaja-krapiva-s-ruchkami/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/54/53/5354/images/66103/66103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/5354/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/55/53/5355/images/66105/66105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/5355/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/94/80/68094/images/66432/66432.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/68094/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/21/68/76821/images/81787/81787.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76821/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/29/72981/images/74953/74953.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72981/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/94/79459/images/85889/85889.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/79459/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/44/59/65944/images/61375/61375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/65944/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/87/82/78287/images/83931/83931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/78287/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/74/67/66774/images/62497/62497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/66774/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/17/14/71417/images/72304/72304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71417/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/18/14/71418/images/72305/72305.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71418/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/96/07/80796/images/88207/88207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80796/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/07/80797/images/88206/88206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80797/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/15/14/71415/images/72302/72302.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71415/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/29/72985/images/74958/74958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72985/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/86/29/72986/images/74959/74959.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/72986/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/78/04/80478/images/87589/87589.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80478/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/12/05/80512/images/87631/87631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/80512/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/81/13/1381/images/74961/74961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mochalka-naturalnaja-ljufaogurec/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/82/16/71682/images/72575/72575.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71682/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/59/33/3359/images/83118/83118.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/3359/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/89/13/1389/images/66092/66092.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/mochalka-sibirskaja-dlinnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/14/14/71414/images/72301/72301.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/71414/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/97/26/2697/images/66112/66112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/2697/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/33/44/54433/images/45202/45202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/54433/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/39/33/23339/images/26290/26290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/23339/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/47/20/82047/images/90638/90638.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/82047/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/85/55/5585/images/66118/66118.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/5585/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/93/13/1393/images/55160/55160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1393/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/76/62/76276/images/81146/81146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/76276/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/09/11/81109/images/88854/88854.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/81109/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/wa-data/public/shop/products/98/13/1398/images/67073/67073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spbtovar.ru/1398/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I138"/>
+  <dimension ref="A1:I132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="45" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -5835,51 +5583,51 @@
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="14">
         <v>1</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="18" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="11">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="11">
         <f>G8*H8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" outlineLevel="1">
       <c r="A9" s="15" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="16"/>
       <c r="G9" s="9"/>
       <c r="I9" s="9"/>
     </row>
     <row r="10" spans="1:9" outlineLevel="2">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>6</v>
       </c>
@@ -5924,129 +5672,129 @@
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="11">
         <f>G11*H11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A12" s="14">
         <v>2</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="11">
-        <v>388</v>
+        <v>290</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="11">
         <f>G12*H12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A13" s="14">
         <v>3</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="11">
-        <v>391</v>
+        <v>355</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="11">
         <f>G13*H13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A14" s="14">
         <v>4</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="18" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="11">
-        <v>335</v>
+        <v>391</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="11">
         <f>G14*H14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A15" s="14">
         <v>5</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="G15" s="11">
-        <v>120</v>
+        <v>342</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="11">
         <f>G15*H15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A16" s="14">
         <v>6</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="18" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="11">
@@ -6080,259 +5828,259 @@
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="11">
         <f>G17*H17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="14">
         <v>8</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="18" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G18" s="11">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="11">
         <f>G18*H18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="14">
         <v>9</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="18" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>53</v>
       </c>
       <c r="G19" s="11">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="11">
         <f>G19*H19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="14">
         <v>10</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="18" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="11">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="11">
         <f>G20*H20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="14">
         <v>11</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="18" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>60</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>61</v>
       </c>
       <c r="G21" s="11">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="11">
         <f>G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="14">
         <v>12</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>62</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="18" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="11">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="11">
         <f>G22*H22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="14">
         <v>13</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="18" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>68</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>69</v>
       </c>
       <c r="G23" s="11">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="11">
         <f>G23*H23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="14">
         <v>14</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="18" t="s">
         <v>71</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="11">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="11">
         <f>G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="14">
         <v>15</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="18" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>76</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>77</v>
       </c>
       <c r="G25" s="11">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="11">
         <f>G25*H25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="14">
         <v>16</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="18" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>81</v>
       </c>
       <c r="G26" s="11">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="11">
         <f>G26*H26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="14">
         <v>17</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>85</v>
       </c>
       <c r="G27" s="11">
@@ -6574,2649 +6322,2493 @@
       </c>
       <c r="H36" s="6"/>
       <c r="I36" s="11">
         <f>G36*H36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="14">
         <v>27</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>122</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="18" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>124</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>125</v>
       </c>
       <c r="G37" s="11">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="H37" s="6"/>
       <c r="I37" s="11">
         <f>G37*H37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="14">
         <v>28</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>126</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="18" t="s">
         <v>127</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>128</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>129</v>
       </c>
       <c r="G38" s="11">
-        <v>183</v>
+        <v>45</v>
       </c>
       <c r="H38" s="6"/>
       <c r="I38" s="11">
         <f>G38*H38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="14">
         <v>29</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>130</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="18" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>133</v>
       </c>
       <c r="G39" s="11">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="H39" s="6"/>
       <c r="I39" s="11">
         <f>G39*H39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="14">
         <v>30</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="18" t="s">
         <v>135</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>136</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>137</v>
       </c>
       <c r="G40" s="11">
-        <v>210</v>
+        <v>45</v>
       </c>
       <c r="H40" s="6"/>
       <c r="I40" s="11">
         <f>G40*H40</f>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:9" outlineLevel="1">
-      <c r="A41" s="15" t="s">
+    <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A41" s="14">
+        <v>31</v>
+      </c>
+      <c r="B41" s="7" t="s">
         <v>138</v>
       </c>
-      <c r="D41" s="16"/>
-[...29 lines deleted...]
-        <v>12</v>
+      <c r="C41" s="6"/>
+      <c r="D41" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="G41" s="11">
+        <v>45</v>
+      </c>
+      <c r="H41" s="6"/>
+      <c r="I41" s="11">
+        <f>G41*H41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="14">
+        <v>32</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="6"/>
+      <c r="D42" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="G42" s="11">
+        <v>45</v>
+      </c>
+      <c r="H42" s="6"/>
+      <c r="I42" s="11">
+        <f>G42*H42</f>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="14">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="18" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="G43" s="11">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="H43" s="6"/>
       <c r="I43" s="11">
         <f>G43*H43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="14">
-        <v>2</v>
+        <v>34</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="18" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="G44" s="11">
-        <v>62</v>
+        <v>346</v>
       </c>
       <c r="H44" s="6"/>
       <c r="I44" s="11">
         <f>G44*H44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="14">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="18" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="G45" s="11">
-        <v>97</v>
+        <v>315</v>
       </c>
       <c r="H45" s="6"/>
       <c r="I45" s="11">
         <f>G45*H45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="14">
-        <v>4</v>
+        <v>36</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="18" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G46" s="11">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="11">
         <f>G46*H46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="14">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="18" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="G47" s="11">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="11">
         <f>G47*H47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="14">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="18" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G48" s="11">
-        <v>138</v>
+        <v>195</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="11">
         <f>G48*H48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="14">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="18" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="G49" s="11">
-        <v>131</v>
+        <v>210</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="11">
         <f>G49*H49</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A50" s="14">
+    <row r="50" spans="1:9" outlineLevel="1">
+      <c r="A50" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D50" s="16"/>
+      <c r="G50" s="9"/>
+      <c r="I50" s="9"/>
+    </row>
+    <row r="51" spans="1:9" outlineLevel="2">
+      <c r="A51" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E51" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="7" t="s">
-[...22 lines deleted...]
-      <c r="A51" s="14">
+      <c r="F51" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="7" t="s">
-[...18 lines deleted...]
-        <v>0</v>
+      <c r="G51" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I51" s="10" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="14">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>175</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="18" t="s">
         <v>176</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>177</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>178</v>
       </c>
       <c r="G52" s="11">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="H52" s="6"/>
       <c r="I52" s="11">
         <f>G52*H52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="14">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>179</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="18" t="s">
         <v>180</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>181</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>182</v>
       </c>
       <c r="G53" s="11">
-        <v>299</v>
+        <v>105</v>
       </c>
       <c r="H53" s="6"/>
       <c r="I53" s="11">
         <f>G53*H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="14">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>183</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="18" t="s">
         <v>184</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>185</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>186</v>
       </c>
       <c r="G54" s="11">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="H54" s="6"/>
       <c r="I54" s="11">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="14">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>187</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="18" t="s">
         <v>188</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>189</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>190</v>
       </c>
       <c r="G55" s="11">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="H55" s="6"/>
       <c r="I55" s="11">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="14">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="18" t="s">
         <v>192</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>193</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>194</v>
       </c>
       <c r="G56" s="11">
-        <v>105</v>
+        <v>170</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="11">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="14">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>195</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="18" t="s">
         <v>196</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>197</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>198</v>
       </c>
       <c r="G57" s="11">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="H57" s="6"/>
       <c r="I57" s="11">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="14">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>199</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="18" t="s">
         <v>200</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>201</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="11">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="11">
         <f>G58*H58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="14">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>203</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="18" t="s">
         <v>204</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>205</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>206</v>
       </c>
       <c r="G59" s="11">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="H59" s="6"/>
       <c r="I59" s="11">
         <f>G59*H59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="14">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="18" t="s">
         <v>208</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>209</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>210</v>
       </c>
       <c r="G60" s="11">
-        <v>130</v>
+        <v>299</v>
       </c>
       <c r="H60" s="6"/>
       <c r="I60" s="11">
         <f>G60*H60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="14">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>211</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="18" t="s">
         <v>212</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>213</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>214</v>
       </c>
       <c r="G61" s="11">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="H61" s="6"/>
       <c r="I61" s="11">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="14">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>215</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="18" t="s">
         <v>216</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>217</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>218</v>
       </c>
       <c r="G62" s="11">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="H62" s="6"/>
       <c r="I62" s="11">
         <f>G62*H62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="14">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>219</v>
       </c>
       <c r="C63" s="6"/>
       <c r="D63" s="18" t="s">
         <v>220</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>221</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>222</v>
       </c>
       <c r="G63" s="11">
-        <v>181</v>
+        <v>125</v>
       </c>
       <c r="H63" s="6"/>
       <c r="I63" s="11">
         <f>G63*H63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="14">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>223</v>
       </c>
       <c r="C64" s="6"/>
       <c r="D64" s="18" t="s">
         <v>224</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>225</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>226</v>
       </c>
       <c r="G64" s="11">
-        <v>84</v>
+        <v>130</v>
       </c>
       <c r="H64" s="6"/>
       <c r="I64" s="11">
         <f>G64*H64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="14">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>227</v>
       </c>
       <c r="C65" s="6"/>
       <c r="D65" s="18" t="s">
         <v>228</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>229</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>230</v>
       </c>
       <c r="G65" s="11">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="H65" s="6"/>
       <c r="I65" s="11">
         <f>G65*H65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="14">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>231</v>
       </c>
       <c r="C66" s="6"/>
       <c r="D66" s="18" t="s">
         <v>232</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>233</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>234</v>
       </c>
       <c r="G66" s="11">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="H66" s="6"/>
       <c r="I66" s="11">
         <f>G66*H66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="14">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B67" s="7" t="s">
         <v>235</v>
       </c>
       <c r="C67" s="6"/>
       <c r="D67" s="18" t="s">
         <v>236</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>237</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>238</v>
       </c>
       <c r="G67" s="11">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="H67" s="6"/>
       <c r="I67" s="11">
         <f>G67*H67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="14">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B68" s="7" t="s">
         <v>239</v>
       </c>
       <c r="C68" s="6"/>
       <c r="D68" s="18" t="s">
         <v>240</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>241</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>242</v>
       </c>
       <c r="G68" s="11">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="H68" s="6"/>
       <c r="I68" s="11">
         <f>G68*H68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="14">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>243</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="18" t="s">
         <v>244</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>245</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>246</v>
       </c>
       <c r="G69" s="11">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="H69" s="6"/>
       <c r="I69" s="11">
         <f>G69*H69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="14">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>247</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="18" t="s">
         <v>248</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>249</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>250</v>
       </c>
       <c r="G70" s="11">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="H70" s="6"/>
       <c r="I70" s="11">
         <f>G70*H70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="14">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>251</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="18" t="s">
         <v>252</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>253</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>254</v>
       </c>
       <c r="G71" s="11">
         <v>75</v>
       </c>
       <c r="H71" s="6"/>
       <c r="I71" s="11">
         <f>G71*H71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="14">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="18" t="s">
         <v>256</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>257</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>258</v>
       </c>
       <c r="G72" s="11">
-        <v>139</v>
+        <v>345</v>
       </c>
       <c r="H72" s="6"/>
       <c r="I72" s="11">
         <f>G72*H72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="14">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B73" s="7" t="s">
         <v>259</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="18" t="s">
         <v>260</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>261</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>262</v>
       </c>
       <c r="G73" s="11">
-        <v>345</v>
+        <v>442</v>
       </c>
       <c r="H73" s="6"/>
       <c r="I73" s="11">
         <f>G73*H73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="14">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>263</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="18" t="s">
         <v>264</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>265</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>266</v>
       </c>
       <c r="G74" s="11">
-        <v>442</v>
+        <v>326</v>
       </c>
       <c r="H74" s="6"/>
       <c r="I74" s="11">
         <f>G74*H74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="14">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="18" t="s">
         <v>268</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>269</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>270</v>
       </c>
       <c r="G75" s="11">
-        <v>326</v>
+        <v>99</v>
       </c>
       <c r="H75" s="6"/>
       <c r="I75" s="11">
         <f>G75*H75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="14">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>271</v>
       </c>
       <c r="C76" s="6"/>
       <c r="D76" s="18" t="s">
         <v>272</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>273</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>274</v>
       </c>
       <c r="G76" s="11">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="H76" s="6"/>
       <c r="I76" s="11">
         <f>G76*H76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="14">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>275</v>
       </c>
       <c r="C77" s="6"/>
       <c r="D77" s="18" t="s">
         <v>276</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>277</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>278</v>
       </c>
       <c r="G77" s="11">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="H77" s="6"/>
       <c r="I77" s="11">
         <f>G77*H77</f>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B78" s="7" t="s">
+    <row r="78" spans="1:9" outlineLevel="1">
+      <c r="A78" s="15" t="s">
         <v>279</v>
       </c>
-      <c r="C78" s="6"/>
-      <c r="D78" s="18" t="s">
+      <c r="D78" s="16"/>
+      <c r="G78" s="9"/>
+      <c r="I78" s="9"/>
+    </row>
+    <row r="79" spans="1:9" outlineLevel="2">
+      <c r="A79" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="H79" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I79" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A80" s="14">
+        <v>1</v>
+      </c>
+      <c r="B80" s="7" t="s">
         <v>280</v>
       </c>
-      <c r="E78" s="8" t="s">
+      <c r="C80" s="6"/>
+      <c r="D80" s="18" t="s">
         <v>281</v>
       </c>
-      <c r="F78" s="6" t="s">
+      <c r="E80" s="8" t="s">
         <v>282</v>
       </c>
-      <c r="G78" s="11">
-[...12 lines deleted...]
-      <c r="B79" s="7" t="s">
+      <c r="F80" s="6" t="s">
         <v>283</v>
       </c>
-      <c r="C79" s="6"/>
-      <c r="D79" s="18" t="s">
+      <c r="G80" s="11">
+        <v>85</v>
+      </c>
+      <c r="H80" s="6"/>
+      <c r="I80" s="11">
+        <f>G80*H80</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A81" s="14">
+        <v>2</v>
+      </c>
+      <c r="B81" s="7" t="s">
         <v>284</v>
       </c>
-      <c r="E79" s="8" t="s">
+      <c r="C81" s="6"/>
+      <c r="D81" s="18" t="s">
         <v>285</v>
       </c>
-      <c r="F79" s="6" t="s">
+      <c r="E81" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="G79" s="11">
-[...9 lines deleted...]
-      <c r="A80" s="15" t="s">
+      <c r="F81" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="D80" s="16"/>
-[...29 lines deleted...]
-        <v>12</v>
+      <c r="G81" s="11">
+        <v>65</v>
+      </c>
+      <c r="H81" s="6"/>
+      <c r="I81" s="11">
+        <f>G81*H81</f>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>288</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="18" t="s">
         <v>289</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>290</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>291</v>
       </c>
       <c r="G82" s="11">
-        <v>120</v>
+        <v>77</v>
       </c>
       <c r="H82" s="6"/>
       <c r="I82" s="11">
         <f>G82*H82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>292</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="18" t="s">
         <v>293</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>294</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>295</v>
       </c>
       <c r="G83" s="11">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="H83" s="6"/>
       <c r="I83" s="11">
         <f>G83*H83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="14">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>296</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="18" t="s">
         <v>297</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>298</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>299</v>
       </c>
       <c r="G84" s="11">
-        <v>65</v>
+        <v>155</v>
       </c>
       <c r="H84" s="6"/>
       <c r="I84" s="11">
         <f>G84*H84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="14">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>300</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="18" t="s">
         <v>301</v>
       </c>
       <c r="E85" s="8" t="s">
         <v>302</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>303</v>
       </c>
       <c r="G85" s="11">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="H85" s="6"/>
       <c r="I85" s="11">
         <f>G85*H85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="14">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>304</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="18" t="s">
         <v>305</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>306</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>307</v>
       </c>
       <c r="G86" s="11">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="H86" s="6"/>
       <c r="I86" s="11">
         <f>G86*H86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="14">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>308</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="18" t="s">
         <v>309</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>310</v>
       </c>
       <c r="F87" s="6" t="s">
         <v>311</v>
       </c>
       <c r="G87" s="11">
-        <v>155</v>
+        <v>65</v>
       </c>
       <c r="H87" s="6"/>
       <c r="I87" s="11">
         <f>G87*H87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="14">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>312</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="18" t="s">
         <v>313</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>314</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>315</v>
       </c>
       <c r="G88" s="11">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H88" s="6"/>
       <c r="I88" s="11">
         <f>G88*H88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="14">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>316</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="18" t="s">
         <v>317</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>318</v>
       </c>
       <c r="F89" s="6" t="s">
         <v>319</v>
       </c>
       <c r="G89" s="11">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="H89" s="6"/>
       <c r="I89" s="11">
         <f>G89*H89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="14">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>320</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="18" t="s">
         <v>321</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>322</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>323</v>
       </c>
       <c r="G90" s="11">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="H90" s="6"/>
       <c r="I90" s="11">
         <f>G90*H90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="14">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>324</v>
       </c>
       <c r="C91" s="6"/>
       <c r="D91" s="18" t="s">
         <v>325</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>326</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>327</v>
       </c>
       <c r="G91" s="11">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="H91" s="6"/>
       <c r="I91" s="11">
         <f>G91*H91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>328</v>
       </c>
       <c r="C92" s="6"/>
       <c r="D92" s="18" t="s">
         <v>329</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>330</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>331</v>
       </c>
       <c r="G92" s="11">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="H92" s="6"/>
       <c r="I92" s="11">
         <f>G92*H92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="14">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>332</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="18" t="s">
         <v>333</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>334</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>335</v>
       </c>
       <c r="G93" s="11">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H93" s="6"/>
       <c r="I93" s="11">
         <f>G93*H93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="14">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>336</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="18" t="s">
         <v>337</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>338</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>339</v>
       </c>
       <c r="G94" s="11">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="H94" s="6"/>
       <c r="I94" s="11">
         <f>G94*H94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="14">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>340</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="18" t="s">
         <v>341</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>342</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>343</v>
       </c>
       <c r="G95" s="11">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="H95" s="6"/>
       <c r="I95" s="11">
         <f>G95*H95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="14">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>344</v>
       </c>
       <c r="C96" s="6"/>
       <c r="D96" s="18" t="s">
         <v>345</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>346</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>347</v>
       </c>
       <c r="G96" s="11">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="H96" s="6"/>
       <c r="I96" s="11">
         <f>G96*H96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="14">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B97" s="7" t="s">
         <v>348</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="18" t="s">
         <v>349</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>350</v>
       </c>
       <c r="F97" s="6" t="s">
         <v>351</v>
       </c>
       <c r="G97" s="11">
-        <v>107</v>
+        <v>35</v>
       </c>
       <c r="H97" s="6"/>
       <c r="I97" s="11">
         <f>G97*H97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="14">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B98" s="7" t="s">
         <v>352</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="18" t="s">
         <v>353</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>354</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>355</v>
       </c>
       <c r="G98" s="11">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="H98" s="6"/>
       <c r="I98" s="11">
         <f>G98*H98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="14">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B99" s="7" t="s">
         <v>356</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="18" t="s">
         <v>357</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>358</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>359</v>
       </c>
       <c r="G99" s="11">
-        <v>87</v>
+        <v>265</v>
       </c>
       <c r="H99" s="6"/>
       <c r="I99" s="11">
         <f>G99*H99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="14">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B100" s="7" t="s">
         <v>360</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="18" t="s">
         <v>361</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>362</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>363</v>
       </c>
       <c r="G100" s="11">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="H100" s="6"/>
       <c r="I100" s="11">
         <f>G100*H100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="14">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B101" s="7" t="s">
         <v>364</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="18" t="s">
         <v>365</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>366</v>
       </c>
       <c r="F101" s="6" t="s">
         <v>367</v>
       </c>
       <c r="G101" s="11">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="H101" s="6"/>
       <c r="I101" s="11">
         <f>G101*H101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="14">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B102" s="7" t="s">
         <v>368</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="18" t="s">
         <v>369</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>370</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>371</v>
       </c>
       <c r="G102" s="11">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="H102" s="6"/>
       <c r="I102" s="11">
         <f>G102*H102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="14">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B103" s="7" t="s">
         <v>372</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="18" t="s">
         <v>373</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>374</v>
       </c>
       <c r="F103" s="6" t="s">
         <v>375</v>
       </c>
       <c r="G103" s="11">
-        <v>99</v>
+        <v>142</v>
       </c>
       <c r="H103" s="6"/>
       <c r="I103" s="11">
         <f>G103*H103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="14">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B104" s="7" t="s">
         <v>376</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="18" t="s">
         <v>377</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>378</v>
       </c>
       <c r="F104" s="6" t="s">
         <v>379</v>
       </c>
       <c r="G104" s="11">
         <v>95</v>
       </c>
       <c r="H104" s="6"/>
       <c r="I104" s="11">
         <f>G104*H104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="14">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B105" s="7" t="s">
         <v>380</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="18" t="s">
         <v>381</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>382</v>
       </c>
       <c r="F105" s="6" t="s">
         <v>383</v>
       </c>
       <c r="G105" s="11">
         <v>45</v>
       </c>
       <c r="H105" s="6"/>
       <c r="I105" s="11">
         <f>G105*H105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="14">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B106" s="7" t="s">
         <v>384</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="18" t="s">
         <v>385</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>386</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>387</v>
       </c>
       <c r="G106" s="11">
         <v>138</v>
       </c>
       <c r="H106" s="6"/>
       <c r="I106" s="11">
         <f>G106*H106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="14">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B107" s="7" t="s">
         <v>388</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="18" t="s">
         <v>389</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>390</v>
       </c>
       <c r="F107" s="6" t="s">
         <v>391</v>
       </c>
       <c r="G107" s="11">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="H107" s="6"/>
       <c r="I107" s="11">
         <f>G107*H107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="14">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>392</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="18" t="s">
         <v>393</v>
       </c>
       <c r="E108" s="8" t="s">
         <v>394</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>395</v>
       </c>
       <c r="G108" s="11">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="H108" s="6"/>
       <c r="I108" s="11">
         <f>G108*H108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="14">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B109" s="7" t="s">
         <v>396</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="18" t="s">
         <v>397</v>
       </c>
       <c r="E109" s="8" t="s">
         <v>398</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>399</v>
       </c>
       <c r="G109" s="11">
-        <v>135</v>
+        <v>175</v>
       </c>
       <c r="H109" s="6"/>
       <c r="I109" s="11">
         <f>G109*H109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="14">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B110" s="7" t="s">
         <v>400</v>
       </c>
       <c r="C110" s="6"/>
       <c r="D110" s="18" t="s">
         <v>401</v>
       </c>
       <c r="E110" s="8" t="s">
         <v>402</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>403</v>
       </c>
       <c r="G110" s="11">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="H110" s="6"/>
       <c r="I110" s="11">
         <f>G110*H110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="14">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B111" s="7" t="s">
         <v>404</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="18" t="s">
         <v>405</v>
       </c>
       <c r="E111" s="8" t="s">
         <v>406</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>407</v>
       </c>
       <c r="G111" s="11">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="H111" s="6"/>
       <c r="I111" s="11">
         <f>G111*H111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="14">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B112" s="7" t="s">
         <v>408</v>
       </c>
       <c r="C112" s="6"/>
       <c r="D112" s="18" t="s">
         <v>409</v>
       </c>
       <c r="E112" s="8" t="s">
         <v>410</v>
       </c>
       <c r="F112" s="6" t="s">
         <v>411</v>
       </c>
       <c r="G112" s="11">
-        <v>210</v>
+        <v>315</v>
       </c>
       <c r="H112" s="6"/>
       <c r="I112" s="11">
         <f>G112*H112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="14">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B113" s="7" t="s">
         <v>412</v>
       </c>
       <c r="C113" s="6"/>
       <c r="D113" s="18" t="s">
         <v>413</v>
       </c>
       <c r="E113" s="8" t="s">
         <v>414</v>
       </c>
       <c r="F113" s="6" t="s">
         <v>415</v>
       </c>
       <c r="G113" s="11">
-        <v>315</v>
+        <v>120</v>
       </c>
       <c r="H113" s="6"/>
       <c r="I113" s="11">
         <f>G113*H113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="14">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B114" s="7" t="s">
         <v>416</v>
       </c>
       <c r="C114" s="6"/>
       <c r="D114" s="18" t="s">
         <v>417</v>
       </c>
       <c r="E114" s="8" t="s">
         <v>418</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>419</v>
       </c>
       <c r="G114" s="11">
-        <v>120</v>
+        <v>154</v>
       </c>
       <c r="H114" s="6"/>
       <c r="I114" s="11">
         <f>G114*H114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="14">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B115" s="7" t="s">
         <v>420</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="18" t="s">
         <v>421</v>
       </c>
       <c r="E115" s="8" t="s">
         <v>422</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>423</v>
       </c>
       <c r="G115" s="11">
-        <v>154</v>
+        <v>196</v>
       </c>
       <c r="H115" s="6"/>
       <c r="I115" s="11">
         <f>G115*H115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="14">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B116" s="7" t="s">
         <v>424</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="18" t="s">
         <v>425</v>
       </c>
       <c r="E116" s="8" t="s">
         <v>426</v>
       </c>
       <c r="F116" s="6" t="s">
         <v>427</v>
       </c>
       <c r="G116" s="11">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="H116" s="6"/>
       <c r="I116" s="11">
         <f>G116*H116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="14">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B117" s="7" t="s">
         <v>428</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="18" t="s">
         <v>429</v>
       </c>
       <c r="E117" s="8" t="s">
         <v>430</v>
       </c>
       <c r="F117" s="6" t="s">
         <v>431</v>
       </c>
       <c r="G117" s="11">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="H117" s="6"/>
       <c r="I117" s="11">
         <f>G117*H117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="14">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B118" s="7" t="s">
         <v>432</v>
       </c>
       <c r="C118" s="6"/>
       <c r="D118" s="18" t="s">
         <v>433</v>
       </c>
       <c r="E118" s="8" t="s">
         <v>434</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>435</v>
       </c>
       <c r="G118" s="11">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="H118" s="6"/>
       <c r="I118" s="11">
         <f>G118*H118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="14">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B119" s="7" t="s">
         <v>436</v>
       </c>
       <c r="C119" s="6"/>
       <c r="D119" s="18" t="s">
         <v>437</v>
       </c>
       <c r="E119" s="8" t="s">
         <v>438</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>439</v>
       </c>
       <c r="G119" s="11">
-        <v>133</v>
+        <v>108</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="11">
         <f>G119*H119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="14">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B120" s="7" t="s">
         <v>440</v>
       </c>
       <c r="C120" s="6"/>
       <c r="D120" s="18" t="s">
         <v>441</v>
       </c>
       <c r="E120" s="8" t="s">
         <v>442</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>443</v>
       </c>
       <c r="G120" s="11">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="H120" s="6"/>
       <c r="I120" s="11">
         <f>G120*H120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="14">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B121" s="7" t="s">
         <v>444</v>
       </c>
       <c r="C121" s="6"/>
       <c r="D121" s="18" t="s">
         <v>445</v>
       </c>
       <c r="E121" s="8" t="s">
         <v>446</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>447</v>
       </c>
       <c r="G121" s="11">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="H121" s="6"/>
       <c r="I121" s="11">
         <f>G121*H121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="14">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B122" s="7" t="s">
         <v>448</v>
       </c>
       <c r="C122" s="6"/>
       <c r="D122" s="18" t="s">
         <v>449</v>
       </c>
       <c r="E122" s="8" t="s">
         <v>450</v>
       </c>
       <c r="F122" s="6" t="s">
         <v>451</v>
       </c>
       <c r="G122" s="11">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="H122" s="6"/>
       <c r="I122" s="11">
         <f>G122*H122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="14">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B123" s="7" t="s">
         <v>452</v>
       </c>
       <c r="C123" s="6"/>
       <c r="D123" s="18" t="s">
         <v>453</v>
       </c>
       <c r="E123" s="8" t="s">
         <v>454</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>455</v>
       </c>
       <c r="G123" s="11">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H123" s="6"/>
       <c r="I123" s="11">
         <f>G123*H123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="14">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B124" s="7" t="s">
         <v>456</v>
       </c>
       <c r="C124" s="6"/>
       <c r="D124" s="18" t="s">
         <v>457</v>
       </c>
       <c r="E124" s="8" t="s">
         <v>458</v>
       </c>
       <c r="F124" s="6" t="s">
         <v>459</v>
       </c>
       <c r="G124" s="11">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="H124" s="6"/>
       <c r="I124" s="11">
         <f>G124*H124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="14">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B125" s="7" t="s">
         <v>460</v>
       </c>
       <c r="C125" s="6"/>
       <c r="D125" s="18" t="s">
         <v>461</v>
       </c>
       <c r="E125" s="8" t="s">
         <v>462</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>463</v>
       </c>
       <c r="G125" s="11">
-        <v>132</v>
+        <v>25</v>
       </c>
       <c r="H125" s="6"/>
       <c r="I125" s="11">
         <f>G125*H125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="14">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B126" s="7" t="s">
         <v>464</v>
       </c>
       <c r="C126" s="6"/>
       <c r="D126" s="18" t="s">
         <v>465</v>
       </c>
       <c r="E126" s="8" t="s">
         <v>466</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>467</v>
       </c>
       <c r="G126" s="11">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="H126" s="6"/>
       <c r="I126" s="11">
         <f>G126*H126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="14">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B127" s="7" t="s">
         <v>468</v>
       </c>
       <c r="C127" s="6"/>
       <c r="D127" s="18" t="s">
         <v>469</v>
       </c>
       <c r="E127" s="8" t="s">
         <v>470</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>471</v>
       </c>
       <c r="G127" s="11">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="H127" s="6"/>
       <c r="I127" s="11">
         <f>G127*H127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="14">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B128" s="7" t="s">
         <v>472</v>
       </c>
       <c r="C128" s="6"/>
       <c r="D128" s="18" t="s">
         <v>473</v>
       </c>
       <c r="E128" s="8" t="s">
         <v>474</v>
       </c>
       <c r="F128" s="6" t="s">
         <v>475</v>
       </c>
       <c r="G128" s="11">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="H128" s="6"/>
       <c r="I128" s="11">
         <f>G128*H128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="14">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B129" s="7" t="s">
         <v>476</v>
       </c>
       <c r="C129" s="6"/>
       <c r="D129" s="18" t="s">
         <v>477</v>
       </c>
       <c r="E129" s="8" t="s">
         <v>478</v>
       </c>
       <c r="F129" s="6" t="s">
         <v>479</v>
       </c>
       <c r="G129" s="11">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="H129" s="6"/>
       <c r="I129" s="11">
         <f>G129*H129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="14">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B130" s="7" t="s">
         <v>480</v>
       </c>
       <c r="C130" s="6"/>
       <c r="D130" s="18" t="s">
         <v>481</v>
       </c>
       <c r="E130" s="8" t="s">
         <v>482</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>483</v>
       </c>
       <c r="G130" s="11">
-        <v>60</v>
+        <v>550</v>
       </c>
       <c r="H130" s="6"/>
       <c r="I130" s="11">
         <f>G130*H130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="14">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B131" s="7" t="s">
         <v>484</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="18" t="s">
         <v>485</v>
       </c>
       <c r="E131" s="8" t="s">
         <v>486</v>
       </c>
       <c r="F131" s="6" t="s">
         <v>487</v>
       </c>
       <c r="G131" s="11">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="H131" s="6"/>
       <c r="I131" s="11">
         <f>G131*H131</f>
         <v>0</v>
       </c>
     </row>
-    <row r="132" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...3 lines deleted...]
-      <c r="B132" s="7" t="s">
+    <row r="132" spans="1:9">
+      <c r="G132" t="s">
         <v>488</v>
       </c>
-      <c r="C132" s="6"/>
-[...157 lines deleted...]
-        <f>SUM(I6:I137)</f>
+      <c r="H132">
+        <f>SUM(H6:H131)</f>
+        <v>0</v>
+      </c>
+      <c r="I132">
+        <f>SUM(I6:I131)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A41:I41"/>
-    <mergeCell ref="A80:I80"/>
+    <mergeCell ref="A50:I50"/>
+    <mergeCell ref="A78:I78"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_23"/>
@@ -9238,68 +8830,68 @@
     <hyperlink ref="F28" r:id="rId_hyperlink_39"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_41"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_43"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_44"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_45"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_47"/>
     <hyperlink ref="E33" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_49"/>
     <hyperlink ref="E34" r:id="rId_hyperlink_50"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_51"/>
     <hyperlink ref="E35" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_53"/>
     <hyperlink ref="E36" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_55"/>
     <hyperlink ref="E37" r:id="rId_hyperlink_56"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_57"/>
     <hyperlink ref="E38" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_59"/>
     <hyperlink ref="E39" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_61"/>
     <hyperlink ref="E40" r:id="rId_hyperlink_62"/>
     <hyperlink ref="F40" r:id="rId_hyperlink_63"/>
-    <hyperlink ref="E43" r:id="rId_hyperlink_64"/>
-[...16 lines deleted...]
-    <hyperlink ref="F51" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="E41" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="E42" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="F42" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="E43" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="F43" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="E44" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="F44" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="E45" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="F45" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="E46" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="F46" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="E47" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="F47" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="E48" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="F48" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="E49" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="F49" r:id="rId_hyperlink_81"/>
     <hyperlink ref="E52" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F52" r:id="rId_hyperlink_83"/>
     <hyperlink ref="E53" r:id="rId_hyperlink_84"/>
     <hyperlink ref="F53" r:id="rId_hyperlink_85"/>
     <hyperlink ref="E54" r:id="rId_hyperlink_86"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_87"/>
     <hyperlink ref="E55" r:id="rId_hyperlink_88"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_89"/>
     <hyperlink ref="E56" r:id="rId_hyperlink_90"/>
     <hyperlink ref="F56" r:id="rId_hyperlink_91"/>
     <hyperlink ref="E57" r:id="rId_hyperlink_92"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_93"/>
     <hyperlink ref="E58" r:id="rId_hyperlink_94"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_95"/>
     <hyperlink ref="E59" r:id="rId_hyperlink_96"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_97"/>
     <hyperlink ref="E60" r:id="rId_hyperlink_98"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_99"/>
     <hyperlink ref="E61" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_101"/>
     <hyperlink ref="E62" r:id="rId_hyperlink_102"/>
     <hyperlink ref="F62" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E63" r:id="rId_hyperlink_104"/>
     <hyperlink ref="F63" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E64" r:id="rId_hyperlink_106"/>
@@ -9308,54 +8900,54 @@
     <hyperlink ref="F65" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E66" r:id="rId_hyperlink_110"/>
     <hyperlink ref="F66" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E67" r:id="rId_hyperlink_112"/>
     <hyperlink ref="F67" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E68" r:id="rId_hyperlink_114"/>
     <hyperlink ref="F68" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E69" r:id="rId_hyperlink_116"/>
     <hyperlink ref="F69" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E70" r:id="rId_hyperlink_118"/>
     <hyperlink ref="F70" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E71" r:id="rId_hyperlink_120"/>
     <hyperlink ref="F71" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E72" r:id="rId_hyperlink_122"/>
     <hyperlink ref="F72" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E73" r:id="rId_hyperlink_124"/>
     <hyperlink ref="F73" r:id="rId_hyperlink_125"/>
     <hyperlink ref="E74" r:id="rId_hyperlink_126"/>
     <hyperlink ref="F74" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E75" r:id="rId_hyperlink_128"/>
     <hyperlink ref="F75" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E76" r:id="rId_hyperlink_130"/>
     <hyperlink ref="F76" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E77" r:id="rId_hyperlink_132"/>
     <hyperlink ref="F77" r:id="rId_hyperlink_133"/>
-    <hyperlink ref="E78" r:id="rId_hyperlink_134"/>
-[...2 lines deleted...]
-    <hyperlink ref="F79" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E80" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="F80" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="E81" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="F81" r:id="rId_hyperlink_137"/>
     <hyperlink ref="E82" r:id="rId_hyperlink_138"/>
     <hyperlink ref="F82" r:id="rId_hyperlink_139"/>
     <hyperlink ref="E83" r:id="rId_hyperlink_140"/>
     <hyperlink ref="F83" r:id="rId_hyperlink_141"/>
     <hyperlink ref="E84" r:id="rId_hyperlink_142"/>
     <hyperlink ref="F84" r:id="rId_hyperlink_143"/>
     <hyperlink ref="E85" r:id="rId_hyperlink_144"/>
     <hyperlink ref="F85" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E86" r:id="rId_hyperlink_146"/>
     <hyperlink ref="F86" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E87" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F87" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E88" r:id="rId_hyperlink_150"/>
     <hyperlink ref="F88" r:id="rId_hyperlink_151"/>
     <hyperlink ref="E89" r:id="rId_hyperlink_152"/>
     <hyperlink ref="F89" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E90" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F90" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E91" r:id="rId_hyperlink_156"/>
     <hyperlink ref="F91" r:id="rId_hyperlink_157"/>
     <hyperlink ref="E92" r:id="rId_hyperlink_158"/>
     <hyperlink ref="F92" r:id="rId_hyperlink_159"/>
     <hyperlink ref="E93" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F93" r:id="rId_hyperlink_161"/>
     <hyperlink ref="E94" r:id="rId_hyperlink_162"/>
@@ -9412,62 +9004,50 @@
     <hyperlink ref="F119" r:id="rId_hyperlink_213"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_214"/>
     <hyperlink ref="F120" r:id="rId_hyperlink_215"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_216"/>
     <hyperlink ref="F121" r:id="rId_hyperlink_217"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_218"/>
     <hyperlink ref="F122" r:id="rId_hyperlink_219"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_220"/>
     <hyperlink ref="F123" r:id="rId_hyperlink_221"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_222"/>
     <hyperlink ref="F124" r:id="rId_hyperlink_223"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_224"/>
     <hyperlink ref="F125" r:id="rId_hyperlink_225"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_226"/>
     <hyperlink ref="F126" r:id="rId_hyperlink_227"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_228"/>
     <hyperlink ref="F127" r:id="rId_hyperlink_229"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_230"/>
     <hyperlink ref="F128" r:id="rId_hyperlink_231"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_232"/>
     <hyperlink ref="F129" r:id="rId_hyperlink_233"/>
     <hyperlink ref="E130" r:id="rId_hyperlink_234"/>
     <hyperlink ref="F130" r:id="rId_hyperlink_235"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_236"/>
     <hyperlink ref="F131" r:id="rId_hyperlink_237"/>
-    <hyperlink ref="E132" r:id="rId_hyperlink_238"/>
-[...10 lines deleted...]
-    <hyperlink ref="F137" r:id="rId_hyperlink_249"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>